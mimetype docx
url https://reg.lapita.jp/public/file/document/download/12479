--- v0 (2026-06-22)
+++ v1 (2026-08-08)
@@ -201,68 +201,76 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>株式会社ＪＴＢ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AF83A78" w14:textId="77777777" w:rsidR="00D96C2D" w:rsidRPr="00766AF2" w:rsidRDefault="00D96C2D" w:rsidP="00D96C2D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:leftChars="142" w:left="298" w:firstLineChars="100" w:firstLine="240"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766AF2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>代表取締役社長執行役員</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE7B754" w14:textId="77777777" w:rsidR="00D96C2D" w:rsidRPr="00766AF2" w:rsidRDefault="00D96C2D" w:rsidP="00D96C2D">
+    <w:p w14:paraId="6FE7B754" w14:textId="2F9B0A74" w:rsidR="00D96C2D" w:rsidRPr="00766AF2" w:rsidRDefault="009836E9" w:rsidP="00D96C2D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:leftChars="142" w:left="298" w:firstLineChars="100" w:firstLine="240"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766AF2">
+      <w:r w:rsidRPr="009836E9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>山北　栄二郎　殿</w:t>
+        <w:t>青海　友</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96C2D" w:rsidRPr="00766AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　殿</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2770F206" w14:textId="77777777" w:rsidR="00D96C2D" w:rsidRPr="00766AF2" w:rsidRDefault="00D96C2D" w:rsidP="00D96C2D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3301A839" w14:textId="77777777" w:rsidR="00D96C2D" w:rsidRPr="00766AF2" w:rsidRDefault="00D96C2D" w:rsidP="00D96C2D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -9485,51 +9493,51 @@
           <w:p w14:paraId="41045EB0" w14:textId="5EDEBB13" w:rsidR="009B122F" w:rsidRPr="00766AF2" w:rsidRDefault="009B122F" w:rsidP="009B122F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624163">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>業績は履歴書ではなく、本事業に関連する職務経験を記載し、本事業を実施するのに適任者であ</w:t>
             </w:r>
             <w:r w:rsidRPr="00766AF2">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ることがわかるようにしてください。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5258D9CC" w14:textId="0812A478" w:rsidR="00642DFD" w:rsidRPr="00766AF2" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5258D9CC" w14:textId="0812A478" w:rsidR="00642DFD" w:rsidRPr="00766AF2" w:rsidRDefault="009836E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:pict w14:anchorId="7FCD751C">
                 <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f">
                   <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
                 </v:rect>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C84AEB1" w14:textId="7B6CA431" w:rsidR="00D6115E" w:rsidRPr="00766AF2" w:rsidRDefault="009B122F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
@@ -13684,51 +13692,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>の項目について、チェックした理由等をそれぞれ具体的に以下に記載ください。</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4647962E" w14:textId="77777777" w:rsidR="004A3016" w:rsidRPr="00D10287" w:rsidRDefault="004A3016" w:rsidP="004A3016">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00766AF2">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>（ア　・・・・　　イ　・・・・　等）</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7E31599B" w14:textId="77777777" w:rsidR="004A3016" w:rsidRPr="004A3016" w:rsidRDefault="004A3016" w:rsidP="00027C97">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="455FC20F" w14:textId="77777777" w:rsidR="00D10287" w:rsidRPr="00766AF2" w:rsidRDefault="00D10287" w:rsidP="00D10287">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00766AF2">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>※　エについて、本事業での「一次加工業者」とは、食品の一次加工（原料に対する最初の加工段階を指し、農･畜産物などの原料を大きく変えず、その食品の性質を活かして物理的もしくは微生物的な処理・加工）を行う業者を指すこととしますので、ご留意ください。</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="71CCD705" w14:textId="3D7A9D93" w:rsidR="00027C97" w:rsidRPr="00766AF2" w:rsidRDefault="00C163FE" w:rsidP="00027C97">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
@@ -14713,50 +14721,51 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1303500085"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="758A6638" w14:textId="28B983BC" w:rsidR="005F315A" w:rsidRDefault="005F315A">
         <w:pPr>
           <w:pStyle w:val="ab"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B32A8F" w:rsidRPr="00B32A8F">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="ja-JP"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
@@ -17939,62 +17948,62 @@
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1660424052">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="782848133">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1346054903">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1972175966">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="106045794">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1823308057">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="103"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
+    <o:shapedefaults v:ext="edit" spidmax="2051">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -18259,50 +18268,51 @@
     <w:rsid w:val="00391187"/>
     <w:rsid w:val="0039127C"/>
     <w:rsid w:val="00391E2A"/>
     <w:rsid w:val="0039341A"/>
     <w:rsid w:val="003A040F"/>
     <w:rsid w:val="003A0636"/>
     <w:rsid w:val="003A112C"/>
     <w:rsid w:val="003A4A32"/>
     <w:rsid w:val="003A5053"/>
     <w:rsid w:val="003A5AFC"/>
     <w:rsid w:val="003B05C8"/>
     <w:rsid w:val="003B15C3"/>
     <w:rsid w:val="003B309A"/>
     <w:rsid w:val="003B548B"/>
     <w:rsid w:val="003B5BE9"/>
     <w:rsid w:val="003B5E6A"/>
     <w:rsid w:val="003C3A49"/>
     <w:rsid w:val="003C6F52"/>
     <w:rsid w:val="003E03E8"/>
     <w:rsid w:val="003E0CBF"/>
     <w:rsid w:val="003E2EDF"/>
     <w:rsid w:val="003E67E6"/>
     <w:rsid w:val="003F18B3"/>
     <w:rsid w:val="003F2115"/>
     <w:rsid w:val="003F4464"/>
+    <w:rsid w:val="003F4B59"/>
     <w:rsid w:val="0040381B"/>
     <w:rsid w:val="0040395D"/>
     <w:rsid w:val="004039DD"/>
     <w:rsid w:val="00405944"/>
     <w:rsid w:val="00405ED5"/>
     <w:rsid w:val="00407EAB"/>
     <w:rsid w:val="00411D96"/>
     <w:rsid w:val="00414C8C"/>
     <w:rsid w:val="004157C8"/>
     <w:rsid w:val="00415DD0"/>
     <w:rsid w:val="00417118"/>
     <w:rsid w:val="004179F9"/>
     <w:rsid w:val="00417D62"/>
     <w:rsid w:val="004230C4"/>
     <w:rsid w:val="00424024"/>
     <w:rsid w:val="00425ED9"/>
     <w:rsid w:val="00433075"/>
     <w:rsid w:val="004353C2"/>
     <w:rsid w:val="00436D60"/>
     <w:rsid w:val="004403DF"/>
     <w:rsid w:val="00441834"/>
     <w:rsid w:val="00444396"/>
     <w:rsid w:val="00444BA6"/>
     <w:rsid w:val="00446249"/>
     <w:rsid w:val="00451C08"/>
@@ -18643,50 +18653,51 @@
     <w:rsid w:val="009134C8"/>
     <w:rsid w:val="00920F1A"/>
     <w:rsid w:val="00922799"/>
     <w:rsid w:val="00926FA5"/>
     <w:rsid w:val="00933AAF"/>
     <w:rsid w:val="00935525"/>
     <w:rsid w:val="009369BA"/>
     <w:rsid w:val="00937EAB"/>
     <w:rsid w:val="00941B4C"/>
     <w:rsid w:val="009421F0"/>
     <w:rsid w:val="009456E2"/>
     <w:rsid w:val="00946037"/>
     <w:rsid w:val="0095040F"/>
     <w:rsid w:val="0095194D"/>
     <w:rsid w:val="00952667"/>
     <w:rsid w:val="009572D5"/>
     <w:rsid w:val="00957394"/>
     <w:rsid w:val="009605E9"/>
     <w:rsid w:val="009607E9"/>
     <w:rsid w:val="00960F93"/>
     <w:rsid w:val="00962B5D"/>
     <w:rsid w:val="00966086"/>
     <w:rsid w:val="009765A1"/>
     <w:rsid w:val="00980D03"/>
     <w:rsid w:val="00982C23"/>
+    <w:rsid w:val="009836E9"/>
     <w:rsid w:val="00990E62"/>
     <w:rsid w:val="00991728"/>
     <w:rsid w:val="00991764"/>
     <w:rsid w:val="0099179E"/>
     <w:rsid w:val="00991DB5"/>
     <w:rsid w:val="0099319D"/>
     <w:rsid w:val="00995826"/>
     <w:rsid w:val="009A2236"/>
     <w:rsid w:val="009A2E31"/>
     <w:rsid w:val="009A5386"/>
     <w:rsid w:val="009A6D98"/>
     <w:rsid w:val="009A7910"/>
     <w:rsid w:val="009B122F"/>
     <w:rsid w:val="009B7B1B"/>
     <w:rsid w:val="009B7BDA"/>
     <w:rsid w:val="009C295E"/>
     <w:rsid w:val="009C33B7"/>
     <w:rsid w:val="009C379B"/>
     <w:rsid w:val="009C44AD"/>
     <w:rsid w:val="009C5EB6"/>
     <w:rsid w:val="009C677C"/>
     <w:rsid w:val="009C7CF1"/>
     <w:rsid w:val="009D0C3D"/>
     <w:rsid w:val="009D22C5"/>
     <w:rsid w:val="009D44C9"/>
@@ -19163,51 +19174,51 @@
     <w:rsid w:val="75A38B03"/>
     <w:rsid w:val="75C5154D"/>
     <w:rsid w:val="7686A38D"/>
     <w:rsid w:val="793FBF6D"/>
     <w:rsid w:val="7A2B2F2A"/>
     <w:rsid w:val="7C63E652"/>
     <w:rsid w:val="7D39A3A8"/>
     <w:rsid w:val="7F24D647"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="my-MM"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
+    <o:shapedefaults v:ext="edit" spidmax="2051">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="00AFACFB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7402EB8F-30AD-4748-8441-64CE5A78F202}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
@@ -21250,71 +21261,71 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="705c7409-0de8-4597-a646-9e266dbb5668" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f07aa0fd-1a03-46b4-bd13-b0915b9d20b4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101002FA61195171973429315CF0B7BA9DAB0" ma:contentTypeVersion="10" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="09adab7210df6e7d3ffcaa9083bf9ef6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f07aa0fd-1a03-46b4-bd13-b0915b9d20b4" xmlns:ns3="705c7409-0de8-4597-a646-9e266dbb5668" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b6a3e806dbc2bd76f0c0f0299cd7703f" ns2:_="" ns3:_="">
     <xsd:import namespace="f07aa0fd-1a03-46b4-bd13-b0915b9d20b4"/>
     <xsd:import namespace="705c7409-0de8-4597-a646-9e266dbb5668"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -21463,125 +21474,125 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FAF3581-FF6A-4732-A077-926305D16F52}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3428C6BC-878B-4245-8725-FE44C6601159}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="705c7409-0de8-4597-a646-9e266dbb5668"/>
+    <ds:schemaRef ds:uri="f07aa0fd-1a03-46b4-bd13-b0915b9d20b4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67BB4FF3-EB7E-4DE0-8062-C66B74A99E61}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3428C6BC-878B-4245-8725-FE44C6601159}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FAF3581-FF6A-4732-A077-926305D16F52}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="f07aa0fd-1a03-46b4-bd13-b0915b9d20b4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A28AF45-2BBF-4A7A-82D2-F5554866101B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f07aa0fd-1a03-46b4-bd13-b0915b9d20b4"/>
     <ds:schemaRef ds:uri="705c7409-0de8-4597-a646-9e266dbb5668"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>4079</Words>
-  <Characters>4203</Characters>
+  <Words>1235</Words>
+  <Characters>7045</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>350</Lines>
-  <Paragraphs>394</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7888</CharactersWithSpaces>
+  <CharactersWithSpaces>8264</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>河野 未侑(KAWANO Miyu)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002FA61195171973429315CF0B7BA9DAB0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>