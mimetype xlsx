--- v0 (2026-06-14)
+++ v1 (2026-08-03)
@@ -1,2451 +1,4286 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28129"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\U4316N0078\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://api.box.com/wopi/files/2351974118202/WOPIServiceId_TP_BOX_2/WOPIUserId_-/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C83E0315-74C7-420F-8E45-80BF2A0AE105}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="13_ncr:1_{70267882-9EA7-464E-AF31-E4E205AC86EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{38AB55A2-6839-4115-B213-C715B4C9AF89}"/>
   <bookViews>
-    <workbookView xWindow="-23640" yWindow="345" windowWidth="15750" windowHeight="12990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="14856" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="申請書" sheetId="1" r:id="rId1"/>
-    <sheet name="（別紙用）" sheetId="2" r:id="rId2"/>
+    <sheet name="様式１" sheetId="45" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">申請書!$A$1:$K$68</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">様式１!$A$1:$BC$72</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="42">
   <si>
     <t>別記様式第１号</t>
-    <rPh sb="4" eb="5">
-[...5 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>番　  　号</t>
-    <phoneticPr fontId="3"/>
+    <t>番　　　号</t>
+    <rPh sb="0" eb="1">
+      <t>バン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>年  月  日</t>
+    <t>年　月　日</t>
+    <rPh sb="0" eb="1">
+      <t>トシ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>株式会社ＪＴＢ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>代表取締役社長執行役員</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>所在地</t>
+    <rPh sb="0" eb="3">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>団体名</t>
+    <rPh sb="0" eb="3">
+      <t>ダンタイメイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>代表者役職・氏名</t>
+    <rPh sb="0" eb="3">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヤクショク</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　</t>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>特　認　団　体　承　認　申　請　書</t>
-    <phoneticPr fontId="3"/>
+    <rPh sb="0" eb="1">
+      <t>トク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ダン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>カラダ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>サル</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１　事業名</t>
+    <rPh sb="2" eb="5">
+      <t>ジギョウメイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>２　団体の名称</t>
+    <rPh sb="2" eb="4">
+      <t>ダンタイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>３　主たる事務所の所在地</t>
+    <rPh sb="2" eb="3">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ジムショ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>４　代表者の役職名及び氏名</t>
+    <rPh sb="2" eb="5">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ヤクショクメイ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>５　設立年月日</t>
+    <rPh sb="2" eb="4">
+      <t>セツリツ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ネンガッピ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>６　事業年度（　月～　月）</t>
+    <t>６　事業年度（　　月～　　月）</t>
+    <rPh sb="2" eb="6">
+      <t>ジギョウネンド</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>７　構成員</t>
+    <rPh sb="2" eb="5">
+      <t>コウセイイン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>名称</t>
-  </si>
-[...73 lines deleted...]
-    <t>１　事業名</t>
+    <rPh sb="0" eb="2">
+      <t>メイショウ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>代表者
 氏名</t>
+    <rPh sb="0" eb="3">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シメイ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　（注）該当するものにチェックを入れること。</t>
-[...55 lines deleted...]
-    <t>　　　総会資料、設立総会議事録等）</t>
+    <t>大企業・中小企業の別</t>
+    <rPh sb="0" eb="3">
+      <t>ダイキギョウ</t>
+    </rPh>
+    <rPh sb="4" eb="8">
+      <t>チュウショウキギョウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ベツ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>（注１）記載事項及び添付資料が既に提出している資料の内容と重複する場合には、その重複
-[...6 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>従業員数</t>
+    <rPh sb="0" eb="4">
+      <t>ジュウギョウインスウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>（注２）添付資料が申請者のウェブサイトにおいて閲覧が可能な場合は、当該ウェブサイトの
-[...1 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>資本金</t>
+    <rPh sb="0" eb="3">
+      <t>シホンキン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　代表取締役社長執行役員</t>
-    <phoneticPr fontId="3"/>
+    <t>年間
+販売額</t>
+    <rPh sb="0" eb="2">
+      <t>ネンカン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ハンバイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>代表者役職・氏名　　　　　　　　</t>
+    <t>主要事業</t>
+    <rPh sb="0" eb="4">
+      <t>シュヨウジギョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>備考</t>
+    <rPh sb="0" eb="2">
+      <t>ビコウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>８　設立目的</t>
+    <rPh sb="2" eb="6">
+      <t>セツリツモクテキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>９　事業実施計画の内容</t>
+    <rPh sb="2" eb="8">
+      <t>ジギョウジッシケイカク</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ナイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>10　特記すべき事項</t>
     <rPh sb="3" eb="5">
-      <t>ヤクショク</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="3"/>
+      <t>トッキ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>□</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　免税事業者</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　簡易課税制度の適用を受ける者</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　地方公共団体の一般会計</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　地方公共団体の特別会計、消費税法別表第三に掲げる法人（公共法人、公益法人等）又は人格のない社団・財団であって、当該事業年度における補助金等の特定収入割合が５％超となることが確実に見込まれるもの
+（注）該当するものにチェックを入れること。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>11　添付書類</t>
+    <rPh sb="3" eb="7">
+      <t>テンプショルイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（１）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（２）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（３）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>その他参考資料</t>
+  </si>
+  <si>
+    <t>（注１）記載事項及び添付資料が既に提出している資料の内容と重複する場合には、その重複する部分については省略できることとし、省略するにあたっては、提出済の資料の名称その他資料の特定に必要な情報を記載の上、当該資料と同じ旨を記載することとする。
+（注２）添付資料が申請者のウェブサイトにおいて閲覧が可能な場合は、当該ウェブサイトのURLを記載することにより当該資料の添付を省略することができる。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>定款、組織規程、経理規程等の組織運営に関する規約（又はこれに準ずるもの）並びに総会等で
+承認されている直近の事業計画及び収支計算書等
+（注）新たに設立された団体が申請時に収支計算書を提出できないときは、
+設立初年度の収支計算書を作成次第、速やかに株式会社ＪＴＢへ提出すること。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>新たに設立された団体にあっては、設立に関する関係者の協議・調整等を示す書類
+（設立総会資料、設立総会議事録等）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>青海　友　殿</t>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Yu Gothic"/>
+      <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="游明朝"/>
+      <family val="2"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
-[...19 lines deleted...]
-    <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-[...6 lines deleted...]
-      <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color rgb="FF000000"/>
+      <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="15">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...132 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+  <cellStyleXfs count="15">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="22">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...61 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="15">
+    <cellStyle name="パーセント 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="パーセント 2 2" xfId="8" xr:uid="{2382CB8B-BE29-47B5-BA1F-37799C0CE431}"/>
+    <cellStyle name="パーセント 3" xfId="10" xr:uid="{2912A43A-F595-486F-8EE2-F5881E9DB0EC}"/>
+    <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="桁区切り 3" xfId="11" xr:uid="{E22BABD1-D654-4911-92AD-95FF151D0C2D}"/>
+    <cellStyle name="桁区切り 4" xfId="7" xr:uid="{D1C7245D-7B89-454A-B5E7-F8E79D56DFFF}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="標準 2 2" xfId="9" xr:uid="{38085560-F2E3-477F-8FEE-20E838E2A148}"/>
+    <cellStyle name="標準 3" xfId="4" xr:uid="{0C7ECC63-A151-45A2-A7A9-BC5FEDC0561B}"/>
+    <cellStyle name="標準 3 2" xfId="6" xr:uid="{F9852BE0-CA57-4CC8-B6DB-401E1F09756F}"/>
+    <cellStyle name="標準 3 3" xfId="13" xr:uid="{E7EF9D43-1BC9-4956-9E5F-A5FBBA970437}"/>
+    <cellStyle name="標準 4" xfId="12" xr:uid="{42B4219F-7264-409D-B8C1-0DB8525F8951}"/>
+    <cellStyle name="標準 5" xfId="14" xr:uid="{B8429A32-C19D-46C6-AF6E-4D767E02AA7A}"/>
+    <cellStyle name="標準 6" xfId="5" xr:uid="{FA8AC7B3-88C5-4843-B67C-BD9BDE1AE946}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF3F31F7"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BB69"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E6AB8BC-671B-494E-9153-7AC41B65FA0E}">
+  <dimension ref="A1:KZ1001"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:J1"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="126" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21:BB21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.83203125" defaultRowHeight="18"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.83203125" style="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.83203125" style="1"/>
+    <col min="1" max="55" width="1.88671875" style="1" customWidth="1"/>
+    <col min="56" max="159" width="1.88671875" style="1" hidden="1" customWidth="1"/>
+    <col min="160" max="312" width="2.44140625" style="1" hidden="1" customWidth="1"/>
+    <col min="313" max="16384" width="9.109375" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="16.5" customHeight="1">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="2:45" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="2:45" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="12"/>
-[...10 lines deleted...]
-      <c r="A2" s="13" t="s">
+    </row>
+    <row r="3" spans="2:45" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="2:45" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:45" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="2:45" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="7" spans="2:45" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AS7" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="12"/>
-[...11 lines deleted...]
-      <c r="A3" s="13" t="s">
+    </row>
+    <row r="8" spans="2:45" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AS8" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="12"/>
-[...24 lines deleted...]
-      <c r="A5" s="35" t="s">
+    </row>
+    <row r="9" spans="2:45" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="2:45" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E10" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="2:45" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E11" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="2:45" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E12" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="2:45" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="14" spans="2:45" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X14" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="2:45" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X15" s="1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="2:45" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X16" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:58" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI17" s="3"/>
+      <c r="AJ17" s="3"/>
+      <c r="AK17" s="3"/>
+      <c r="AL17" s="3"/>
+      <c r="AM17" s="3"/>
+      <c r="AN17" s="3"/>
+      <c r="AO17" s="3"/>
+      <c r="AP17" s="3"/>
+      <c r="AQ17" s="3"/>
+      <c r="AR17" s="3"/>
+    </row>
+    <row r="18" spans="1:58" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD18" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:58" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD19" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:58" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="1:58" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="20"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="20"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="20"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="20"/>
+      <c r="P21" s="20"/>
+      <c r="Q21" s="20"/>
+      <c r="R21" s="20"/>
+      <c r="S21" s="20"/>
+      <c r="T21" s="20"/>
+      <c r="U21" s="20"/>
+      <c r="V21" s="20"/>
+      <c r="W21" s="20"/>
+      <c r="X21" s="20"/>
+      <c r="Y21" s="20"/>
+      <c r="Z21" s="20"/>
+      <c r="AA21" s="20"/>
+      <c r="AB21" s="20"/>
+      <c r="AC21" s="20"/>
+      <c r="AD21" s="20"/>
+      <c r="AE21" s="20"/>
+      <c r="AF21" s="20"/>
+      <c r="AG21" s="20"/>
+      <c r="AH21" s="20"/>
+      <c r="AI21" s="20"/>
+      <c r="AJ21" s="20"/>
+      <c r="AK21" s="20"/>
+      <c r="AL21" s="20"/>
+      <c r="AM21" s="20"/>
+      <c r="AN21" s="20"/>
+      <c r="AO21" s="20"/>
+      <c r="AP21" s="20"/>
+      <c r="AQ21" s="20"/>
+      <c r="AR21" s="20"/>
+      <c r="AS21" s="20"/>
+      <c r="AT21" s="20"/>
+      <c r="AU21" s="20"/>
+      <c r="AV21" s="20"/>
+      <c r="AW21" s="20"/>
+      <c r="AX21" s="20"/>
+      <c r="AY21" s="20"/>
+      <c r="AZ21" s="20"/>
+      <c r="BA21" s="20"/>
+      <c r="BB21" s="20"/>
+    </row>
+    <row r="22" spans="1:58" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="14"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+      <c r="N22" s="14"/>
+      <c r="O22" s="14"/>
+      <c r="P22" s="14"/>
+      <c r="Q22" s="14"/>
+      <c r="R22" s="14"/>
+      <c r="S22" s="14"/>
+      <c r="T22" s="14"/>
+      <c r="U22" s="14"/>
+      <c r="V22" s="14"/>
+      <c r="W22" s="14"/>
+      <c r="X22" s="14"/>
+      <c r="Y22" s="14"/>
+      <c r="Z22" s="14"/>
+      <c r="AA22" s="14"/>
+      <c r="AB22" s="14"/>
+      <c r="AC22" s="14"/>
+      <c r="AD22" s="14"/>
+      <c r="AE22" s="14"/>
+      <c r="AF22" s="14"/>
+      <c r="AG22" s="14"/>
+      <c r="AH22" s="14"/>
+      <c r="AI22" s="14"/>
+      <c r="AJ22" s="14"/>
+      <c r="AK22" s="14"/>
+      <c r="AL22" s="14"/>
+      <c r="AM22" s="14"/>
+      <c r="AN22" s="14"/>
+      <c r="AO22" s="14"/>
+      <c r="AP22" s="14"/>
+      <c r="AQ22" s="14"/>
+      <c r="AR22" s="14"/>
+      <c r="AS22" s="14"/>
+      <c r="AT22" s="14"/>
+      <c r="AU22" s="14"/>
+      <c r="AV22" s="14"/>
+      <c r="AW22" s="14"/>
+      <c r="AX22" s="14"/>
+      <c r="AY22" s="14"/>
+      <c r="AZ22" s="14"/>
+      <c r="BA22" s="14"/>
+      <c r="BB22" s="14"/>
+    </row>
+    <row r="23" spans="1:58" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="13"/>
+      <c r="F23" s="13"/>
+      <c r="G23" s="13"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="13"/>
+      <c r="O23" s="13"/>
+      <c r="P23" s="13"/>
+      <c r="Q23" s="13"/>
+      <c r="R23" s="13"/>
+      <c r="S23" s="13"/>
+      <c r="T23" s="13"/>
+      <c r="U23" s="13"/>
+      <c r="V23" s="13"/>
+      <c r="W23" s="13"/>
+      <c r="X23" s="13"/>
+      <c r="Y23" s="13"/>
+      <c r="Z23" s="13"/>
+      <c r="AA23" s="13"/>
+      <c r="AB23" s="13"/>
+      <c r="AC23" s="13"/>
+      <c r="AD23" s="13"/>
+      <c r="AE23" s="13"/>
+      <c r="AF23" s="13"/>
+      <c r="AG23" s="13"/>
+      <c r="AH23" s="13"/>
+      <c r="AI23" s="13"/>
+      <c r="AJ23" s="13"/>
+      <c r="AK23" s="13"/>
+      <c r="AL23" s="13"/>
+      <c r="AM23" s="13"/>
+      <c r="AN23" s="13"/>
+      <c r="AO23" s="13"/>
+      <c r="AP23" s="13"/>
+      <c r="AQ23" s="13"/>
+      <c r="AR23" s="13"/>
+      <c r="AS23" s="13"/>
+      <c r="AT23" s="13"/>
+      <c r="AU23" s="13"/>
+      <c r="AV23" s="13"/>
+      <c r="AW23" s="13"/>
+      <c r="AX23" s="13"/>
+      <c r="AY23" s="13"/>
+      <c r="AZ23" s="13"/>
+      <c r="BA23" s="13"/>
+      <c r="BB23" s="13"/>
+    </row>
+    <row r="24" spans="1:58" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="1:58" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:58" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="1:58" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:58" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="15"/>
+      <c r="B29" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="15"/>
+      <c r="D29" s="15"/>
+      <c r="E29" s="15"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="15"/>
+      <c r="H29" s="15"/>
+      <c r="I29" s="15"/>
+      <c r="J29" s="15"/>
+      <c r="K29" s="15"/>
+      <c r="L29" s="15"/>
+      <c r="M29" s="15"/>
+      <c r="N29" s="15"/>
+      <c r="O29" s="15"/>
+      <c r="P29" s="15"/>
+      <c r="Q29" s="15"/>
+      <c r="R29" s="15"/>
+      <c r="S29" s="15"/>
+      <c r="T29" s="15"/>
+      <c r="U29" s="15"/>
+      <c r="V29" s="15"/>
+      <c r="W29" s="15"/>
+      <c r="X29" s="15"/>
+      <c r="Y29" s="15"/>
+      <c r="Z29" s="15"/>
+      <c r="AA29" s="15"/>
+      <c r="AB29" s="15"/>
+      <c r="AC29" s="15"/>
+      <c r="AD29" s="15"/>
+      <c r="AE29" s="15"/>
+      <c r="AF29" s="15"/>
+      <c r="AG29" s="15"/>
+      <c r="AH29" s="15"/>
+      <c r="AI29" s="15"/>
+      <c r="AJ29" s="15"/>
+      <c r="AK29" s="15"/>
+      <c r="AL29" s="15"/>
+      <c r="AM29" s="15"/>
+      <c r="AN29" s="15"/>
+      <c r="AO29" s="15"/>
+      <c r="AP29" s="15"/>
+      <c r="AQ29" s="15"/>
+      <c r="AR29" s="15"/>
+      <c r="AS29" s="15"/>
+      <c r="AT29" s="15"/>
+      <c r="AU29" s="15"/>
+      <c r="AV29" s="15"/>
+      <c r="AW29" s="15"/>
+      <c r="AX29" s="15"/>
+      <c r="AY29" s="15"/>
+      <c r="AZ29" s="15"/>
+      <c r="BA29" s="15"/>
+      <c r="BB29" s="15"/>
+      <c r="BC29" s="4"/>
+      <c r="BD29" s="15"/>
+    </row>
+    <row r="30" spans="1:58" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:58" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:58" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="5"/>
+      <c r="S32" s="3"/>
+      <c r="T32" s="3"/>
+      <c r="U32" s="3"/>
+      <c r="V32" s="3"/>
+      <c r="W32" s="3"/>
+      <c r="X32" s="3"/>
+      <c r="Y32" s="3"/>
+      <c r="Z32" s="3"/>
+      <c r="AA32" s="3"/>
+      <c r="AB32" s="3"/>
+      <c r="AC32" s="3"/>
+      <c r="AD32" s="3"/>
+      <c r="AE32" s="3"/>
+      <c r="AF32" s="3"/>
+      <c r="AG32" s="3"/>
+      <c r="AH32" s="3"/>
+      <c r="AI32" s="3"/>
+      <c r="AJ32" s="3"/>
+      <c r="AK32" s="3"/>
+      <c r="AL32" s="3"/>
+      <c r="AM32" s="3"/>
+      <c r="AN32" s="3"/>
+      <c r="AO32" s="3"/>
+      <c r="AP32" s="3"/>
+      <c r="AQ32" s="3"/>
+      <c r="AR32" s="3"/>
+      <c r="AS32" s="3"/>
+      <c r="AT32" s="3"/>
+      <c r="AU32" s="3"/>
+      <c r="AV32" s="3"/>
+      <c r="AW32" s="3"/>
+      <c r="AX32" s="3"/>
+      <c r="AY32" s="3"/>
+      <c r="AZ32" s="3"/>
+      <c r="BA32" s="3"/>
+      <c r="BB32" s="3"/>
+      <c r="BC32" s="3"/>
+      <c r="BD32" s="3"/>
+      <c r="BE32" s="3"/>
+      <c r="BF32" s="3"/>
+    </row>
+    <row r="33" spans="2:51" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="2:51" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="2:51" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="2:51" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="2:51" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="2:51" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="2:51" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="1"/>
+      <c r="C39" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" s="17"/>
+      <c r="E39" s="17"/>
+      <c r="F39" s="17"/>
+      <c r="G39" s="17"/>
+      <c r="H39" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="I39" s="17"/>
+      <c r="J39" s="17"/>
+      <c r="K39" s="17"/>
+      <c r="L39" s="17"/>
+      <c r="M39" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="N39" s="17"/>
+      <c r="O39" s="17"/>
+      <c r="P39" s="17"/>
+      <c r="Q39" s="17"/>
+      <c r="R39" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="S39" s="21"/>
+      <c r="T39" s="21"/>
+      <c r="U39" s="21"/>
+      <c r="V39" s="21"/>
+      <c r="W39" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="X39" s="17"/>
+      <c r="Y39" s="17"/>
+      <c r="Z39" s="17"/>
+      <c r="AA39" s="17"/>
+      <c r="AB39" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="AC39" s="17"/>
+      <c r="AD39" s="17"/>
+      <c r="AE39" s="17"/>
+      <c r="AF39" s="17"/>
+      <c r="AG39" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="AH39" s="17"/>
+      <c r="AI39" s="17"/>
+      <c r="AJ39" s="17"/>
+      <c r="AK39" s="17"/>
+      <c r="AL39" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM39" s="17"/>
+      <c r="AN39" s="17"/>
+      <c r="AO39" s="17"/>
+      <c r="AP39" s="17"/>
+      <c r="AQ39" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="AR39" s="17"/>
+      <c r="AS39" s="17"/>
+      <c r="AT39" s="17"/>
+      <c r="AU39" s="17"/>
+      <c r="AV39" s="17"/>
+      <c r="AW39" s="17"/>
+      <c r="AX39" s="16"/>
+      <c r="AY39" s="16"/>
+    </row>
+    <row r="40" spans="2:51" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="1"/>
+      <c r="C40" s="17"/>
+      <c r="D40" s="17"/>
+      <c r="E40" s="17"/>
+      <c r="F40" s="17"/>
+      <c r="G40" s="17"/>
+      <c r="H40" s="17"/>
+      <c r="I40" s="17"/>
+      <c r="J40" s="17"/>
+      <c r="K40" s="17"/>
+      <c r="L40" s="17"/>
+      <c r="M40" s="17"/>
+      <c r="N40" s="17"/>
+      <c r="O40" s="17"/>
+      <c r="P40" s="17"/>
+      <c r="Q40" s="17"/>
+      <c r="R40" s="21"/>
+      <c r="S40" s="21"/>
+      <c r="T40" s="21"/>
+      <c r="U40" s="21"/>
+      <c r="V40" s="21"/>
+      <c r="W40" s="17"/>
+      <c r="X40" s="17"/>
+      <c r="Y40" s="17"/>
+      <c r="Z40" s="17"/>
+      <c r="AA40" s="17"/>
+      <c r="AB40" s="17"/>
+      <c r="AC40" s="17"/>
+      <c r="AD40" s="17"/>
+      <c r="AE40" s="17"/>
+      <c r="AF40" s="17"/>
+      <c r="AG40" s="17"/>
+      <c r="AH40" s="17"/>
+      <c r="AI40" s="17"/>
+      <c r="AJ40" s="17"/>
+      <c r="AK40" s="17"/>
+      <c r="AL40" s="17"/>
+      <c r="AM40" s="17"/>
+      <c r="AN40" s="17"/>
+      <c r="AO40" s="17"/>
+      <c r="AP40" s="17"/>
+      <c r="AQ40" s="17"/>
+      <c r="AR40" s="17"/>
+      <c r="AS40" s="17"/>
+      <c r="AT40" s="17"/>
+      <c r="AU40" s="17"/>
+      <c r="AV40" s="17"/>
+      <c r="AW40" s="17"/>
+      <c r="AX40" s="16"/>
+      <c r="AY40" s="16"/>
+    </row>
+    <row r="41" spans="2:51" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C41" s="17"/>
+      <c r="D41" s="17"/>
+      <c r="E41" s="17"/>
+      <c r="F41" s="17"/>
+      <c r="G41" s="17"/>
+      <c r="H41" s="17"/>
+      <c r="I41" s="17"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
+      <c r="N41" s="17"/>
+      <c r="O41" s="17"/>
+      <c r="P41" s="17"/>
+      <c r="Q41" s="17"/>
+      <c r="R41" s="17"/>
+      <c r="S41" s="17"/>
+      <c r="T41" s="17"/>
+      <c r="U41" s="17"/>
+      <c r="V41" s="17"/>
+      <c r="W41" s="17"/>
+      <c r="X41" s="17"/>
+      <c r="Y41" s="17"/>
+      <c r="Z41" s="17"/>
+      <c r="AA41" s="17"/>
+      <c r="AB41" s="17"/>
+      <c r="AC41" s="17"/>
+      <c r="AD41" s="17"/>
+      <c r="AE41" s="17"/>
+      <c r="AF41" s="17"/>
+      <c r="AG41" s="17"/>
+      <c r="AH41" s="17"/>
+      <c r="AI41" s="17"/>
+      <c r="AJ41" s="17"/>
+      <c r="AK41" s="17"/>
+      <c r="AL41" s="17"/>
+      <c r="AM41" s="17"/>
+      <c r="AN41" s="17"/>
+      <c r="AO41" s="17"/>
+      <c r="AP41" s="17"/>
+      <c r="AQ41" s="17"/>
+      <c r="AR41" s="17"/>
+      <c r="AS41" s="17"/>
+      <c r="AT41" s="17"/>
+      <c r="AU41" s="17"/>
+      <c r="AV41" s="17"/>
+      <c r="AW41" s="17"/>
+    </row>
+    <row r="42" spans="2:51" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C42" s="17"/>
+      <c r="D42" s="17"/>
+      <c r="E42" s="17"/>
+      <c r="F42" s="17"/>
+      <c r="G42" s="17"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="17"/>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="17"/>
+      <c r="M42" s="17"/>
+      <c r="N42" s="17"/>
+      <c r="O42" s="17"/>
+      <c r="P42" s="17"/>
+      <c r="Q42" s="17"/>
+      <c r="R42" s="17"/>
+      <c r="S42" s="17"/>
+      <c r="T42" s="17"/>
+      <c r="U42" s="17"/>
+      <c r="V42" s="17"/>
+      <c r="W42" s="17"/>
+      <c r="X42" s="17"/>
+      <c r="Y42" s="17"/>
+      <c r="Z42" s="17"/>
+      <c r="AA42" s="17"/>
+      <c r="AB42" s="17"/>
+      <c r="AC42" s="17"/>
+      <c r="AD42" s="17"/>
+      <c r="AE42" s="17"/>
+      <c r="AF42" s="17"/>
+      <c r="AG42" s="17"/>
+      <c r="AH42" s="17"/>
+      <c r="AI42" s="17"/>
+      <c r="AJ42" s="17"/>
+      <c r="AK42" s="17"/>
+      <c r="AL42" s="17"/>
+      <c r="AM42" s="17"/>
+      <c r="AN42" s="17"/>
+      <c r="AO42" s="17"/>
+      <c r="AP42" s="17"/>
+      <c r="AQ42" s="17"/>
+      <c r="AR42" s="17"/>
+      <c r="AS42" s="17"/>
+      <c r="AT42" s="17"/>
+      <c r="AU42" s="17"/>
+      <c r="AV42" s="17"/>
+      <c r="AW42" s="17"/>
+    </row>
+    <row r="43" spans="2:51" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C43" s="17"/>
+      <c r="D43" s="17"/>
+      <c r="E43" s="17"/>
+      <c r="F43" s="17"/>
+      <c r="G43" s="17"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="17"/>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="17"/>
+      <c r="N43" s="17"/>
+      <c r="O43" s="17"/>
+      <c r="P43" s="17"/>
+      <c r="Q43" s="17"/>
+      <c r="R43" s="17"/>
+      <c r="S43" s="17"/>
+      <c r="T43" s="17"/>
+      <c r="U43" s="17"/>
+      <c r="V43" s="17"/>
+      <c r="W43" s="17"/>
+      <c r="X43" s="17"/>
+      <c r="Y43" s="17"/>
+      <c r="Z43" s="17"/>
+      <c r="AA43" s="17"/>
+      <c r="AB43" s="17"/>
+      <c r="AC43" s="17"/>
+      <c r="AD43" s="17"/>
+      <c r="AE43" s="17"/>
+      <c r="AF43" s="17"/>
+      <c r="AG43" s="17"/>
+      <c r="AH43" s="17"/>
+      <c r="AI43" s="17"/>
+      <c r="AJ43" s="17"/>
+      <c r="AK43" s="17"/>
+      <c r="AL43" s="17"/>
+      <c r="AM43" s="17"/>
+      <c r="AN43" s="17"/>
+      <c r="AO43" s="17"/>
+      <c r="AP43" s="17"/>
+      <c r="AQ43" s="17"/>
+      <c r="AR43" s="17"/>
+      <c r="AS43" s="17"/>
+      <c r="AT43" s="17"/>
+      <c r="AU43" s="17"/>
+      <c r="AV43" s="17"/>
+      <c r="AW43" s="17"/>
+    </row>
+    <row r="44" spans="2:51" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C44" s="8"/>
+      <c r="D44" s="8"/>
+      <c r="E44" s="8"/>
+      <c r="F44" s="8"/>
+      <c r="G44" s="8"/>
+      <c r="H44" s="8"/>
+      <c r="I44" s="8"/>
+      <c r="J44" s="8"/>
+      <c r="K44" s="8"/>
+      <c r="L44" s="8"/>
+      <c r="M44" s="8"/>
+      <c r="N44" s="8"/>
+      <c r="O44" s="8"/>
+      <c r="P44" s="8"/>
+      <c r="Q44" s="8"/>
+      <c r="R44" s="8"/>
+      <c r="S44" s="8"/>
+      <c r="T44" s="8"/>
+      <c r="U44" s="8"/>
+      <c r="V44" s="8"/>
+      <c r="W44" s="8"/>
+      <c r="X44" s="8"/>
+      <c r="Y44" s="8"/>
+      <c r="Z44" s="8"/>
+      <c r="AA44" s="8"/>
+      <c r="AB44" s="8"/>
+      <c r="AC44" s="8"/>
+      <c r="AD44" s="8"/>
+      <c r="AE44" s="8"/>
+      <c r="AF44" s="8"/>
+      <c r="AG44" s="8"/>
+      <c r="AH44" s="8"/>
+      <c r="AI44" s="8"/>
+      <c r="AJ44" s="8"/>
+      <c r="AK44" s="8"/>
+      <c r="AL44" s="8"/>
+      <c r="AM44" s="8"/>
+      <c r="AN44" s="8"/>
+      <c r="AO44" s="8"/>
+      <c r="AP44" s="8"/>
+      <c r="AQ44" s="8"/>
+      <c r="AR44" s="8"/>
+      <c r="AS44" s="8"/>
+      <c r="AT44" s="8"/>
+      <c r="AU44" s="8"/>
+      <c r="AV44" s="8"/>
+      <c r="AW44" s="8"/>
+    </row>
+    <row r="45" spans="2:51" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C45" s="8"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="8"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="8"/>
+      <c r="L45" s="8"/>
+      <c r="M45" s="8"/>
+      <c r="N45" s="8"/>
+      <c r="O45" s="8"/>
+      <c r="P45" s="8"/>
+      <c r="Q45" s="8"/>
+      <c r="R45" s="8"/>
+      <c r="S45" s="8"/>
+      <c r="T45" s="8"/>
+      <c r="U45" s="8"/>
+      <c r="V45" s="8"/>
+      <c r="W45" s="8"/>
+      <c r="X45" s="8"/>
+      <c r="Y45" s="8"/>
+      <c r="Z45" s="8"/>
+      <c r="AA45" s="8"/>
+      <c r="AB45" s="8"/>
+      <c r="AC45" s="8"/>
+      <c r="AD45" s="8"/>
+      <c r="AE45" s="8"/>
+      <c r="AF45" s="8"/>
+      <c r="AG45" s="8"/>
+      <c r="AH45" s="8"/>
+      <c r="AI45" s="8"/>
+      <c r="AJ45" s="8"/>
+      <c r="AK45" s="8"/>
+      <c r="AL45" s="8"/>
+      <c r="AM45" s="8"/>
+      <c r="AN45" s="8"/>
+      <c r="AO45" s="8"/>
+      <c r="AP45" s="8"/>
+      <c r="AQ45" s="8"/>
+      <c r="AR45" s="8"/>
+      <c r="AS45" s="8"/>
+      <c r="AT45" s="8"/>
+      <c r="AU45" s="8"/>
+      <c r="AV45" s="8"/>
+      <c r="AW45" s="8"/>
+    </row>
+    <row r="46" spans="2:51" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C46" s="8"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="8"/>
+      <c r="K46" s="8"/>
+      <c r="L46" s="8"/>
+      <c r="M46" s="8"/>
+      <c r="N46" s="8"/>
+      <c r="O46" s="8"/>
+      <c r="P46" s="8"/>
+      <c r="Q46" s="8"/>
+      <c r="R46" s="8"/>
+      <c r="S46" s="8"/>
+      <c r="T46" s="8"/>
+      <c r="U46" s="8"/>
+      <c r="V46" s="8"/>
+      <c r="W46" s="8"/>
+      <c r="X46" s="8"/>
+      <c r="Y46" s="8"/>
+      <c r="Z46" s="8"/>
+      <c r="AA46" s="8"/>
+      <c r="AB46" s="8"/>
+      <c r="AC46" s="8"/>
+      <c r="AD46" s="8"/>
+      <c r="AE46" s="8"/>
+      <c r="AF46" s="8"/>
+      <c r="AG46" s="8"/>
+      <c r="AH46" s="8"/>
+      <c r="AI46" s="8"/>
+      <c r="AJ46" s="8"/>
+      <c r="AK46" s="8"/>
+      <c r="AL46" s="8"/>
+      <c r="AM46" s="8"/>
+      <c r="AN46" s="8"/>
+      <c r="AO46" s="8"/>
+      <c r="AP46" s="8"/>
+      <c r="AQ46" s="8"/>
+      <c r="AR46" s="8"/>
+      <c r="AS46" s="8"/>
+      <c r="AT46" s="8"/>
+      <c r="AU46" s="8"/>
+      <c r="AV46" s="8"/>
+      <c r="AW46" s="8"/>
+    </row>
+    <row r="47" spans="2:51" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C47" s="8"/>
+      <c r="D47" s="8"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="8"/>
+      <c r="G47" s="8"/>
+      <c r="H47" s="8"/>
+      <c r="I47" s="8"/>
+      <c r="J47" s="8"/>
+      <c r="K47" s="8"/>
+      <c r="L47" s="8"/>
+      <c r="M47" s="8"/>
+      <c r="N47" s="8"/>
+      <c r="O47" s="8"/>
+      <c r="P47" s="8"/>
+      <c r="Q47" s="8"/>
+      <c r="R47" s="8"/>
+      <c r="S47" s="8"/>
+      <c r="T47" s="8"/>
+      <c r="U47" s="8"/>
+      <c r="V47" s="8"/>
+      <c r="W47" s="8"/>
+      <c r="X47" s="8"/>
+      <c r="Y47" s="8"/>
+      <c r="Z47" s="8"/>
+      <c r="AA47" s="8"/>
+      <c r="AB47" s="8"/>
+      <c r="AC47" s="8"/>
+      <c r="AD47" s="8"/>
+      <c r="AE47" s="8"/>
+      <c r="AF47" s="8"/>
+      <c r="AG47" s="8"/>
+      <c r="AH47" s="8"/>
+      <c r="AI47" s="8"/>
+      <c r="AJ47" s="8"/>
+      <c r="AK47" s="8"/>
+      <c r="AL47" s="8"/>
+      <c r="AM47" s="8"/>
+      <c r="AN47" s="8"/>
+      <c r="AO47" s="8"/>
+      <c r="AP47" s="8"/>
+      <c r="AQ47" s="8"/>
+      <c r="AR47" s="8"/>
+      <c r="AS47" s="8"/>
+      <c r="AT47" s="8"/>
+      <c r="AU47" s="8"/>
+      <c r="AV47" s="8"/>
+      <c r="AW47" s="8"/>
+    </row>
+    <row r="48" spans="2:51" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C48" s="8"/>
+      <c r="D48" s="8"/>
+      <c r="E48" s="8"/>
+      <c r="F48" s="8"/>
+      <c r="G48" s="8"/>
+      <c r="H48" s="8"/>
+      <c r="I48" s="8"/>
+      <c r="J48" s="8"/>
+      <c r="K48" s="8"/>
+      <c r="L48" s="8"/>
+      <c r="M48" s="8"/>
+      <c r="N48" s="8"/>
+      <c r="O48" s="8"/>
+      <c r="P48" s="8"/>
+      <c r="Q48" s="8"/>
+      <c r="R48" s="8"/>
+      <c r="S48" s="8"/>
+      <c r="T48" s="8"/>
+      <c r="U48" s="8"/>
+      <c r="V48" s="8"/>
+      <c r="W48" s="8"/>
+      <c r="X48" s="8"/>
+      <c r="Y48" s="8"/>
+      <c r="Z48" s="8"/>
+      <c r="AA48" s="8"/>
+      <c r="AB48" s="8"/>
+      <c r="AC48" s="8"/>
+      <c r="AD48" s="8"/>
+      <c r="AE48" s="8"/>
+      <c r="AF48" s="8"/>
+      <c r="AG48" s="8"/>
+      <c r="AH48" s="8"/>
+      <c r="AI48" s="8"/>
+      <c r="AJ48" s="8"/>
+      <c r="AK48" s="8"/>
+      <c r="AL48" s="8"/>
+      <c r="AM48" s="8"/>
+      <c r="AN48" s="8"/>
+      <c r="AO48" s="8"/>
+      <c r="AP48" s="8"/>
+      <c r="AQ48" s="8"/>
+      <c r="AR48" s="8"/>
+      <c r="AS48" s="8"/>
+      <c r="AT48" s="8"/>
+      <c r="AU48" s="8"/>
+      <c r="AV48" s="8"/>
+      <c r="AW48" s="8"/>
+    </row>
+    <row r="49" spans="2:55" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C49" s="8"/>
+      <c r="D49" s="8"/>
+      <c r="E49" s="8"/>
+      <c r="F49" s="8"/>
+      <c r="G49" s="8"/>
+      <c r="H49" s="8"/>
+      <c r="I49" s="8"/>
+      <c r="J49" s="8"/>
+      <c r="K49" s="8"/>
+      <c r="L49" s="8"/>
+      <c r="M49" s="8"/>
+      <c r="N49" s="8"/>
+      <c r="O49" s="8"/>
+      <c r="P49" s="8"/>
+      <c r="Q49" s="8"/>
+      <c r="R49" s="8"/>
+      <c r="S49" s="8"/>
+      <c r="T49" s="8"/>
+      <c r="U49" s="8"/>
+      <c r="V49" s="8"/>
+      <c r="W49" s="8"/>
+      <c r="X49" s="8"/>
+      <c r="Y49" s="8"/>
+      <c r="Z49" s="8"/>
+      <c r="AA49" s="8"/>
+      <c r="AB49" s="8"/>
+      <c r="AC49" s="8"/>
+      <c r="AD49" s="8"/>
+      <c r="AE49" s="8"/>
+      <c r="AF49" s="8"/>
+      <c r="AG49" s="8"/>
+      <c r="AH49" s="8"/>
+      <c r="AI49" s="8"/>
+      <c r="AJ49" s="8"/>
+      <c r="AK49" s="8"/>
+      <c r="AL49" s="8"/>
+      <c r="AM49" s="8"/>
+      <c r="AN49" s="8"/>
+      <c r="AO49" s="8"/>
+      <c r="AP49" s="8"/>
+      <c r="AQ49" s="8"/>
+      <c r="AR49" s="8"/>
+      <c r="AS49" s="8"/>
+      <c r="AT49" s="8"/>
+      <c r="AU49" s="8"/>
+      <c r="AV49" s="8"/>
+      <c r="AW49" s="8"/>
+    </row>
+    <row r="50" spans="2:55" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C50" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D50" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="35"/>
-[...34 lines deleted...]
-      <c r="A7" s="35" t="s">
+      <c r="E50" s="8"/>
+      <c r="F50" s="8"/>
+      <c r="G50" s="8"/>
+      <c r="H50" s="8"/>
+      <c r="I50" s="8"/>
+      <c r="J50" s="8"/>
+      <c r="K50" s="8"/>
+      <c r="L50" s="8"/>
+      <c r="M50" s="8"/>
+      <c r="N50" s="8"/>
+      <c r="O50" s="8"/>
+      <c r="P50" s="8"/>
+      <c r="Q50" s="8"/>
+      <c r="R50" s="8"/>
+      <c r="S50" s="8"/>
+      <c r="T50" s="8"/>
+      <c r="U50" s="8"/>
+      <c r="V50" s="8"/>
+      <c r="W50" s="8"/>
+      <c r="X50" s="8"/>
+      <c r="Y50" s="8"/>
+      <c r="Z50" s="8"/>
+      <c r="AA50" s="8"/>
+      <c r="AB50" s="8"/>
+      <c r="AC50" s="8"/>
+      <c r="AD50" s="8"/>
+      <c r="AE50" s="8"/>
+      <c r="AF50" s="8"/>
+      <c r="AG50" s="8"/>
+      <c r="AH50" s="8"/>
+      <c r="AI50" s="8"/>
+      <c r="AJ50" s="8"/>
+      <c r="AK50" s="8"/>
+      <c r="AL50" s="8"/>
+      <c r="AM50" s="8"/>
+      <c r="AN50" s="8"/>
+      <c r="AO50" s="8"/>
+      <c r="AP50" s="8"/>
+      <c r="AQ50" s="8"/>
+      <c r="AR50" s="8"/>
+      <c r="AS50" s="8"/>
+      <c r="AT50" s="8"/>
+      <c r="AU50" s="8"/>
+      <c r="AV50" s="8"/>
+      <c r="AW50" s="8"/>
+    </row>
+    <row r="51" spans="2:55" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C51" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D51" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B7" s="35"/>
-[...47 lines deleted...]
-      <c r="E10" s="6" t="s">
+      <c r="E51" s="8"/>
+      <c r="F51" s="8"/>
+      <c r="G51" s="8"/>
+      <c r="H51" s="8"/>
+      <c r="I51" s="8"/>
+      <c r="J51" s="8"/>
+      <c r="K51" s="8"/>
+      <c r="L51" s="8"/>
+      <c r="M51" s="8"/>
+      <c r="N51" s="8"/>
+      <c r="O51" s="8"/>
+      <c r="P51" s="8"/>
+      <c r="Q51" s="8"/>
+      <c r="R51" s="8"/>
+      <c r="S51" s="8"/>
+      <c r="T51" s="8"/>
+      <c r="U51" s="8"/>
+      <c r="V51" s="8"/>
+      <c r="W51" s="8"/>
+      <c r="X51" s="8"/>
+      <c r="Y51" s="8"/>
+      <c r="Z51" s="8"/>
+      <c r="AA51" s="8"/>
+      <c r="AB51" s="8"/>
+      <c r="AC51" s="8"/>
+      <c r="AD51" s="8"/>
+      <c r="AE51" s="8"/>
+      <c r="AF51" s="8"/>
+      <c r="AG51" s="8"/>
+      <c r="AH51" s="8"/>
+      <c r="AI51" s="8"/>
+      <c r="AJ51" s="8"/>
+      <c r="AK51" s="8"/>
+      <c r="AL51" s="8"/>
+      <c r="AM51" s="8"/>
+      <c r="AN51" s="8"/>
+      <c r="AO51" s="8"/>
+      <c r="AP51" s="8"/>
+      <c r="AQ51" s="8"/>
+      <c r="AR51" s="8"/>
+      <c r="AS51" s="8"/>
+      <c r="AT51" s="8"/>
+      <c r="AU51" s="8"/>
+      <c r="AV51" s="8"/>
+      <c r="AW51" s="8"/>
+    </row>
+    <row r="52" spans="2:55" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C52" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="F10" s="6"/>
-[...115 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="D52" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="15"/>
-[...198 lines deleted...]
-      <c r="C33" s="7" t="s">
+      <c r="E52" s="8"/>
+      <c r="F52" s="8"/>
+      <c r="G52" s="8"/>
+      <c r="H52" s="8"/>
+      <c r="I52" s="8"/>
+      <c r="J52" s="8"/>
+      <c r="K52" s="8"/>
+      <c r="L52" s="8"/>
+      <c r="M52" s="8"/>
+      <c r="N52" s="8"/>
+      <c r="O52" s="8"/>
+      <c r="P52" s="8"/>
+      <c r="Q52" s="8"/>
+      <c r="R52" s="8"/>
+      <c r="S52" s="8"/>
+      <c r="T52" s="8"/>
+      <c r="U52" s="8"/>
+      <c r="V52" s="8"/>
+      <c r="W52" s="8"/>
+      <c r="X52" s="8"/>
+      <c r="Y52" s="8"/>
+      <c r="Z52" s="8"/>
+      <c r="AA52" s="8"/>
+      <c r="AB52" s="8"/>
+      <c r="AC52" s="8"/>
+      <c r="AD52" s="8"/>
+      <c r="AE52" s="8"/>
+      <c r="AF52" s="8"/>
+      <c r="AG52" s="8"/>
+      <c r="AH52" s="8"/>
+      <c r="AI52" s="8"/>
+      <c r="AJ52" s="8"/>
+      <c r="AK52" s="8"/>
+      <c r="AL52" s="8"/>
+      <c r="AM52" s="8"/>
+      <c r="AN52" s="8"/>
+      <c r="AO52" s="8"/>
+      <c r="AP52" s="8"/>
+      <c r="AQ52" s="8"/>
+      <c r="AR52" s="8"/>
+      <c r="AS52" s="8"/>
+      <c r="AT52" s="8"/>
+      <c r="AU52" s="8"/>
+      <c r="AV52" s="8"/>
+      <c r="AW52" s="8"/>
+    </row>
+    <row r="53" spans="2:55" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C53" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D53" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="D33" s="10" t="s">
-[...194 lines deleted...]
-      <c r="A46" s="35" t="s">
+      <c r="E53" s="18"/>
+      <c r="F53" s="18"/>
+      <c r="G53" s="18"/>
+      <c r="H53" s="18"/>
+      <c r="I53" s="18"/>
+      <c r="J53" s="18"/>
+      <c r="K53" s="18"/>
+      <c r="L53" s="18"/>
+      <c r="M53" s="18"/>
+      <c r="N53" s="18"/>
+      <c r="O53" s="18"/>
+      <c r="P53" s="18"/>
+      <c r="Q53" s="18"/>
+      <c r="R53" s="18"/>
+      <c r="S53" s="18"/>
+      <c r="T53" s="18"/>
+      <c r="U53" s="18"/>
+      <c r="V53" s="18"/>
+      <c r="W53" s="18"/>
+      <c r="X53" s="18"/>
+      <c r="Y53" s="18"/>
+      <c r="Z53" s="18"/>
+      <c r="AA53" s="18"/>
+      <c r="AB53" s="18"/>
+      <c r="AC53" s="18"/>
+      <c r="AD53" s="18"/>
+      <c r="AE53" s="18"/>
+      <c r="AF53" s="18"/>
+      <c r="AG53" s="18"/>
+      <c r="AH53" s="18"/>
+      <c r="AI53" s="18"/>
+      <c r="AJ53" s="18"/>
+      <c r="AK53" s="18"/>
+      <c r="AL53" s="18"/>
+      <c r="AM53" s="18"/>
+      <c r="AN53" s="18"/>
+      <c r="AO53" s="18"/>
+      <c r="AP53" s="18"/>
+      <c r="AQ53" s="18"/>
+      <c r="AR53" s="18"/>
+      <c r="AS53" s="18"/>
+      <c r="AT53" s="18"/>
+      <c r="AU53" s="18"/>
+      <c r="AV53" s="18"/>
+      <c r="AW53" s="18"/>
+      <c r="AX53" s="18"/>
+      <c r="AY53" s="18"/>
+      <c r="AZ53" s="18"/>
+    </row>
+    <row r="54" spans="2:55" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C54" s="9"/>
+      <c r="D54" s="18"/>
+      <c r="E54" s="18"/>
+      <c r="F54" s="18"/>
+      <c r="G54" s="18"/>
+      <c r="H54" s="18"/>
+      <c r="I54" s="18"/>
+      <c r="J54" s="18"/>
+      <c r="K54" s="18"/>
+      <c r="L54" s="18"/>
+      <c r="M54" s="18"/>
+      <c r="N54" s="18"/>
+      <c r="O54" s="18"/>
+      <c r="P54" s="18"/>
+      <c r="Q54" s="18"/>
+      <c r="R54" s="18"/>
+      <c r="S54" s="18"/>
+      <c r="T54" s="18"/>
+      <c r="U54" s="18"/>
+      <c r="V54" s="18"/>
+      <c r="W54" s="18"/>
+      <c r="X54" s="18"/>
+      <c r="Y54" s="18"/>
+      <c r="Z54" s="18"/>
+      <c r="AA54" s="18"/>
+      <c r="AB54" s="18"/>
+      <c r="AC54" s="18"/>
+      <c r="AD54" s="18"/>
+      <c r="AE54" s="18"/>
+      <c r="AF54" s="18"/>
+      <c r="AG54" s="18"/>
+      <c r="AH54" s="18"/>
+      <c r="AI54" s="18"/>
+      <c r="AJ54" s="18"/>
+      <c r="AK54" s="18"/>
+      <c r="AL54" s="18"/>
+      <c r="AM54" s="18"/>
+      <c r="AN54" s="18"/>
+      <c r="AO54" s="18"/>
+      <c r="AP54" s="18"/>
+      <c r="AQ54" s="18"/>
+      <c r="AR54" s="18"/>
+      <c r="AS54" s="18"/>
+      <c r="AT54" s="18"/>
+      <c r="AU54" s="18"/>
+      <c r="AV54" s="18"/>
+      <c r="AW54" s="18"/>
+      <c r="AX54" s="18"/>
+      <c r="AY54" s="18"/>
+      <c r="AZ54" s="18"/>
+    </row>
+    <row r="55" spans="2:55" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C55" s="9"/>
+      <c r="D55" s="18"/>
+      <c r="E55" s="18"/>
+      <c r="F55" s="18"/>
+      <c r="G55" s="18"/>
+      <c r="H55" s="18"/>
+      <c r="I55" s="18"/>
+      <c r="J55" s="18"/>
+      <c r="K55" s="18"/>
+      <c r="L55" s="18"/>
+      <c r="M55" s="18"/>
+      <c r="N55" s="18"/>
+      <c r="O55" s="18"/>
+      <c r="P55" s="18"/>
+      <c r="Q55" s="18"/>
+      <c r="R55" s="18"/>
+      <c r="S55" s="18"/>
+      <c r="T55" s="18"/>
+      <c r="U55" s="18"/>
+      <c r="V55" s="18"/>
+      <c r="W55" s="18"/>
+      <c r="X55" s="18"/>
+      <c r="Y55" s="18"/>
+      <c r="Z55" s="18"/>
+      <c r="AA55" s="18"/>
+      <c r="AB55" s="18"/>
+      <c r="AC55" s="18"/>
+      <c r="AD55" s="18"/>
+      <c r="AE55" s="18"/>
+      <c r="AF55" s="18"/>
+      <c r="AG55" s="18"/>
+      <c r="AH55" s="18"/>
+      <c r="AI55" s="18"/>
+      <c r="AJ55" s="18"/>
+      <c r="AK55" s="18"/>
+      <c r="AL55" s="18"/>
+      <c r="AM55" s="18"/>
+      <c r="AN55" s="18"/>
+      <c r="AO55" s="18"/>
+      <c r="AP55" s="18"/>
+      <c r="AQ55" s="18"/>
+      <c r="AR55" s="18"/>
+      <c r="AS55" s="18"/>
+      <c r="AT55" s="18"/>
+      <c r="AU55" s="18"/>
+      <c r="AV55" s="18"/>
+      <c r="AW55" s="18"/>
+      <c r="AX55" s="18"/>
+      <c r="AY55" s="18"/>
+      <c r="AZ55" s="18"/>
+    </row>
+    <row r="56" spans="2:55" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C56" s="9"/>
+      <c r="D56" s="18"/>
+      <c r="E56" s="18"/>
+      <c r="F56" s="18"/>
+      <c r="G56" s="18"/>
+      <c r="H56" s="18"/>
+      <c r="I56" s="18"/>
+      <c r="J56" s="18"/>
+      <c r="K56" s="18"/>
+      <c r="L56" s="18"/>
+      <c r="M56" s="18"/>
+      <c r="N56" s="18"/>
+      <c r="O56" s="18"/>
+      <c r="P56" s="18"/>
+      <c r="Q56" s="18"/>
+      <c r="R56" s="18"/>
+      <c r="S56" s="18"/>
+      <c r="T56" s="18"/>
+      <c r="U56" s="18"/>
+      <c r="V56" s="18"/>
+      <c r="W56" s="18"/>
+      <c r="X56" s="18"/>
+      <c r="Y56" s="18"/>
+      <c r="Z56" s="18"/>
+      <c r="AA56" s="18"/>
+      <c r="AB56" s="18"/>
+      <c r="AC56" s="18"/>
+      <c r="AD56" s="18"/>
+      <c r="AE56" s="18"/>
+      <c r="AF56" s="18"/>
+      <c r="AG56" s="18"/>
+      <c r="AH56" s="18"/>
+      <c r="AI56" s="18"/>
+      <c r="AJ56" s="18"/>
+      <c r="AK56" s="18"/>
+      <c r="AL56" s="18"/>
+      <c r="AM56" s="18"/>
+      <c r="AN56" s="18"/>
+      <c r="AO56" s="18"/>
+      <c r="AP56" s="18"/>
+      <c r="AQ56" s="18"/>
+      <c r="AR56" s="18"/>
+      <c r="AS56" s="18"/>
+      <c r="AT56" s="18"/>
+      <c r="AU56" s="18"/>
+      <c r="AV56" s="18"/>
+      <c r="AW56" s="18"/>
+      <c r="AX56" s="18"/>
+      <c r="AY56" s="18"/>
+      <c r="AZ56" s="18"/>
+    </row>
+    <row r="57" spans="2:55" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C57" s="8"/>
+      <c r="D57" s="8"/>
+      <c r="E57" s="8"/>
+      <c r="F57" s="8"/>
+      <c r="G57" s="8"/>
+      <c r="H57" s="8"/>
+      <c r="I57" s="8"/>
+      <c r="J57" s="8"/>
+      <c r="K57" s="8"/>
+      <c r="L57" s="8"/>
+      <c r="M57" s="8"/>
+      <c r="N57" s="8"/>
+      <c r="O57" s="8"/>
+      <c r="P57" s="8"/>
+      <c r="Q57" s="8"/>
+      <c r="R57" s="8"/>
+      <c r="S57" s="8"/>
+      <c r="T57" s="8"/>
+      <c r="U57" s="8"/>
+      <c r="V57" s="8"/>
+      <c r="W57" s="8"/>
+      <c r="X57" s="8"/>
+      <c r="Y57" s="8"/>
+      <c r="Z57" s="8"/>
+      <c r="AA57" s="8"/>
+      <c r="AB57" s="8"/>
+      <c r="AC57" s="8"/>
+      <c r="AD57" s="8"/>
+      <c r="AE57" s="8"/>
+      <c r="AF57" s="8"/>
+      <c r="AG57" s="8"/>
+      <c r="AH57" s="8"/>
+      <c r="AI57" s="8"/>
+      <c r="AJ57" s="8"/>
+      <c r="AK57" s="8"/>
+      <c r="AL57" s="8"/>
+      <c r="AM57" s="8"/>
+      <c r="AN57" s="8"/>
+      <c r="AO57" s="8"/>
+      <c r="AP57" s="8"/>
+      <c r="AQ57" s="8"/>
+      <c r="AR57" s="8"/>
+      <c r="AS57" s="8"/>
+      <c r="AT57" s="8"/>
+      <c r="AU57" s="8"/>
+      <c r="AV57" s="8"/>
+      <c r="AW57" s="8"/>
+    </row>
+    <row r="58" spans="2:55" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C58" s="8"/>
+      <c r="D58" s="8"/>
+      <c r="E58" s="8"/>
+      <c r="F58" s="8"/>
+      <c r="G58" s="8"/>
+      <c r="H58" s="8"/>
+      <c r="I58" s="8"/>
+      <c r="J58" s="8"/>
+      <c r="K58" s="8"/>
+      <c r="L58" s="8"/>
+      <c r="M58" s="8"/>
+      <c r="N58" s="8"/>
+      <c r="O58" s="8"/>
+      <c r="P58" s="8"/>
+      <c r="Q58" s="8"/>
+      <c r="R58" s="8"/>
+      <c r="S58" s="8"/>
+      <c r="T58" s="8"/>
+      <c r="U58" s="8"/>
+      <c r="V58" s="8"/>
+      <c r="W58" s="8"/>
+      <c r="X58" s="8"/>
+      <c r="Y58" s="8"/>
+      <c r="Z58" s="8"/>
+      <c r="AA58" s="8"/>
+      <c r="AB58" s="8"/>
+      <c r="AC58" s="8"/>
+      <c r="AD58" s="8"/>
+      <c r="AE58" s="8"/>
+      <c r="AF58" s="8"/>
+      <c r="AG58" s="8"/>
+      <c r="AH58" s="8"/>
+      <c r="AI58" s="8"/>
+      <c r="AJ58" s="8"/>
+      <c r="AK58" s="8"/>
+      <c r="AL58" s="8"/>
+      <c r="AM58" s="8"/>
+      <c r="AN58" s="8"/>
+      <c r="AO58" s="8"/>
+      <c r="AP58" s="8"/>
+      <c r="AQ58" s="8"/>
+      <c r="AR58" s="8"/>
+      <c r="AS58" s="8"/>
+      <c r="AT58" s="8"/>
+      <c r="AU58" s="8"/>
+      <c r="AV58" s="8"/>
+      <c r="AW58" s="8"/>
+    </row>
+    <row r="59" spans="2:55" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D59" s="10"/>
+      <c r="E59" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F59" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="G59" s="19"/>
+      <c r="H59" s="19"/>
+      <c r="I59" s="19"/>
+      <c r="J59" s="19"/>
+      <c r="K59" s="19"/>
+      <c r="L59" s="19"/>
+      <c r="M59" s="19"/>
+      <c r="N59" s="19"/>
+      <c r="O59" s="19"/>
+      <c r="P59" s="19"/>
+      <c r="Q59" s="19"/>
+      <c r="R59" s="19"/>
+      <c r="S59" s="19"/>
+      <c r="T59" s="19"/>
+      <c r="U59" s="19"/>
+      <c r="V59" s="19"/>
+      <c r="W59" s="19"/>
+      <c r="X59" s="19"/>
+      <c r="Y59" s="19"/>
+      <c r="Z59" s="19"/>
+      <c r="AA59" s="19"/>
+      <c r="AB59" s="19"/>
+      <c r="AC59" s="19"/>
+      <c r="AD59" s="19"/>
+      <c r="AE59" s="19"/>
+      <c r="AF59" s="19"/>
+      <c r="AG59" s="19"/>
+      <c r="AH59" s="19"/>
+      <c r="AI59" s="19"/>
+      <c r="AJ59" s="19"/>
+      <c r="AK59" s="19"/>
+      <c r="AL59" s="19"/>
+      <c r="AM59" s="19"/>
+      <c r="AN59" s="19"/>
+      <c r="AO59" s="19"/>
+      <c r="AP59" s="19"/>
+      <c r="AQ59" s="19"/>
+      <c r="AR59" s="19"/>
+      <c r="AS59" s="19"/>
+      <c r="AT59" s="19"/>
+      <c r="AU59" s="19"/>
+      <c r="AV59" s="19"/>
+      <c r="AW59" s="19"/>
+      <c r="AX59" s="19"/>
+      <c r="AY59" s="19"/>
+      <c r="AZ59" s="19"/>
+      <c r="BA59" s="19"/>
+      <c r="BB59" s="19"/>
+      <c r="BC59" s="19"/>
+    </row>
+    <row r="60" spans="2:55" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D60" s="10"/>
+      <c r="E60" s="11"/>
+      <c r="F60" s="19"/>
+      <c r="G60" s="19"/>
+      <c r="H60" s="19"/>
+      <c r="I60" s="19"/>
+      <c r="J60" s="19"/>
+      <c r="K60" s="19"/>
+      <c r="L60" s="19"/>
+      <c r="M60" s="19"/>
+      <c r="N60" s="19"/>
+      <c r="O60" s="19"/>
+      <c r="P60" s="19"/>
+      <c r="Q60" s="19"/>
+      <c r="R60" s="19"/>
+      <c r="S60" s="19"/>
+      <c r="T60" s="19"/>
+      <c r="U60" s="19"/>
+      <c r="V60" s="19"/>
+      <c r="W60" s="19"/>
+      <c r="X60" s="19"/>
+      <c r="Y60" s="19"/>
+      <c r="Z60" s="19"/>
+      <c r="AA60" s="19"/>
+      <c r="AB60" s="19"/>
+      <c r="AC60" s="19"/>
+      <c r="AD60" s="19"/>
+      <c r="AE60" s="19"/>
+      <c r="AF60" s="19"/>
+      <c r="AG60" s="19"/>
+      <c r="AH60" s="19"/>
+      <c r="AI60" s="19"/>
+      <c r="AJ60" s="19"/>
+      <c r="AK60" s="19"/>
+      <c r="AL60" s="19"/>
+      <c r="AM60" s="19"/>
+      <c r="AN60" s="19"/>
+      <c r="AO60" s="19"/>
+      <c r="AP60" s="19"/>
+      <c r="AQ60" s="19"/>
+      <c r="AR60" s="19"/>
+      <c r="AS60" s="19"/>
+      <c r="AT60" s="19"/>
+      <c r="AU60" s="19"/>
+      <c r="AV60" s="19"/>
+      <c r="AW60" s="19"/>
+      <c r="AX60" s="19"/>
+      <c r="AY60" s="19"/>
+      <c r="AZ60" s="19"/>
+      <c r="BA60" s="19"/>
+      <c r="BB60" s="19"/>
+      <c r="BC60" s="19"/>
+    </row>
+    <row r="61" spans="2:55" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D61" s="10"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="19"/>
+      <c r="G61" s="19"/>
+      <c r="H61" s="19"/>
+      <c r="I61" s="19"/>
+      <c r="J61" s="19"/>
+      <c r="K61" s="19"/>
+      <c r="L61" s="19"/>
+      <c r="M61" s="19"/>
+      <c r="N61" s="19"/>
+      <c r="O61" s="19"/>
+      <c r="P61" s="19"/>
+      <c r="Q61" s="19"/>
+      <c r="R61" s="19"/>
+      <c r="S61" s="19"/>
+      <c r="T61" s="19"/>
+      <c r="U61" s="19"/>
+      <c r="V61" s="19"/>
+      <c r="W61" s="19"/>
+      <c r="X61" s="19"/>
+      <c r="Y61" s="19"/>
+      <c r="Z61" s="19"/>
+      <c r="AA61" s="19"/>
+      <c r="AB61" s="19"/>
+      <c r="AC61" s="19"/>
+      <c r="AD61" s="19"/>
+      <c r="AE61" s="19"/>
+      <c r="AF61" s="19"/>
+      <c r="AG61" s="19"/>
+      <c r="AH61" s="19"/>
+      <c r="AI61" s="19"/>
+      <c r="AJ61" s="19"/>
+      <c r="AK61" s="19"/>
+      <c r="AL61" s="19"/>
+      <c r="AM61" s="19"/>
+      <c r="AN61" s="19"/>
+      <c r="AO61" s="19"/>
+      <c r="AP61" s="19"/>
+      <c r="AQ61" s="19"/>
+      <c r="AR61" s="19"/>
+      <c r="AS61" s="19"/>
+      <c r="AT61" s="19"/>
+      <c r="AU61" s="19"/>
+      <c r="AV61" s="19"/>
+      <c r="AW61" s="19"/>
+      <c r="AX61" s="19"/>
+      <c r="AY61" s="19"/>
+      <c r="AZ61" s="19"/>
+      <c r="BA61" s="19"/>
+      <c r="BB61" s="19"/>
+      <c r="BC61" s="19"/>
+    </row>
+    <row r="62" spans="2:55" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D62" s="10"/>
+      <c r="E62" s="11"/>
+      <c r="F62" s="19"/>
+      <c r="G62" s="19"/>
+      <c r="H62" s="19"/>
+      <c r="I62" s="19"/>
+      <c r="J62" s="19"/>
+      <c r="K62" s="19"/>
+      <c r="L62" s="19"/>
+      <c r="M62" s="19"/>
+      <c r="N62" s="19"/>
+      <c r="O62" s="19"/>
+      <c r="P62" s="19"/>
+      <c r="Q62" s="19"/>
+      <c r="R62" s="19"/>
+      <c r="S62" s="19"/>
+      <c r="T62" s="19"/>
+      <c r="U62" s="19"/>
+      <c r="V62" s="19"/>
+      <c r="W62" s="19"/>
+      <c r="X62" s="19"/>
+      <c r="Y62" s="19"/>
+      <c r="Z62" s="19"/>
+      <c r="AA62" s="19"/>
+      <c r="AB62" s="19"/>
+      <c r="AC62" s="19"/>
+      <c r="AD62" s="19"/>
+      <c r="AE62" s="19"/>
+      <c r="AF62" s="19"/>
+      <c r="AG62" s="19"/>
+      <c r="AH62" s="19"/>
+      <c r="AI62" s="19"/>
+      <c r="AJ62" s="19"/>
+      <c r="AK62" s="19"/>
+      <c r="AL62" s="19"/>
+      <c r="AM62" s="19"/>
+      <c r="AN62" s="19"/>
+      <c r="AO62" s="19"/>
+      <c r="AP62" s="19"/>
+      <c r="AQ62" s="19"/>
+      <c r="AR62" s="19"/>
+      <c r="AS62" s="19"/>
+      <c r="AT62" s="19"/>
+      <c r="AU62" s="19"/>
+      <c r="AV62" s="19"/>
+      <c r="AW62" s="19"/>
+      <c r="AX62" s="19"/>
+      <c r="AY62" s="19"/>
+      <c r="AZ62" s="19"/>
+      <c r="BA62" s="19"/>
+      <c r="BB62" s="19"/>
+      <c r="BC62" s="19"/>
+    </row>
+    <row r="63" spans="2:55" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D63" s="10"/>
+      <c r="E63" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B46" s="35"/>
-[...12 lines deleted...]
-      <c r="A47" s="35" t="s">
+      <c r="F63" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="G63" s="19"/>
+      <c r="H63" s="19"/>
+      <c r="I63" s="19"/>
+      <c r="J63" s="19"/>
+      <c r="K63" s="19"/>
+      <c r="L63" s="19"/>
+      <c r="M63" s="19"/>
+      <c r="N63" s="19"/>
+      <c r="O63" s="19"/>
+      <c r="P63" s="19"/>
+      <c r="Q63" s="19"/>
+      <c r="R63" s="19"/>
+      <c r="S63" s="19"/>
+      <c r="T63" s="19"/>
+      <c r="U63" s="19"/>
+      <c r="V63" s="19"/>
+      <c r="W63" s="19"/>
+      <c r="X63" s="19"/>
+      <c r="Y63" s="19"/>
+      <c r="Z63" s="19"/>
+      <c r="AA63" s="19"/>
+      <c r="AB63" s="19"/>
+      <c r="AC63" s="19"/>
+      <c r="AD63" s="19"/>
+      <c r="AE63" s="19"/>
+      <c r="AF63" s="19"/>
+      <c r="AG63" s="19"/>
+      <c r="AH63" s="19"/>
+      <c r="AI63" s="19"/>
+      <c r="AJ63" s="19"/>
+      <c r="AK63" s="19"/>
+      <c r="AL63" s="19"/>
+      <c r="AM63" s="19"/>
+      <c r="AN63" s="19"/>
+      <c r="AO63" s="19"/>
+      <c r="AP63" s="19"/>
+      <c r="AQ63" s="19"/>
+      <c r="AR63" s="19"/>
+      <c r="AS63" s="19"/>
+      <c r="AT63" s="19"/>
+      <c r="AU63" s="19"/>
+      <c r="AV63" s="19"/>
+      <c r="AW63" s="19"/>
+      <c r="AX63" s="19"/>
+      <c r="AY63" s="19"/>
+      <c r="AZ63" s="19"/>
+      <c r="BA63" s="19"/>
+      <c r="BB63" s="19"/>
+      <c r="BC63" s="19"/>
+    </row>
+    <row r="64" spans="2:55" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D64" s="10"/>
+      <c r="E64" s="12"/>
+      <c r="F64" s="19"/>
+      <c r="G64" s="19"/>
+      <c r="H64" s="19"/>
+      <c r="I64" s="19"/>
+      <c r="J64" s="19"/>
+      <c r="K64" s="19"/>
+      <c r="L64" s="19"/>
+      <c r="M64" s="19"/>
+      <c r="N64" s="19"/>
+      <c r="O64" s="19"/>
+      <c r="P64" s="19"/>
+      <c r="Q64" s="19"/>
+      <c r="R64" s="19"/>
+      <c r="S64" s="19"/>
+      <c r="T64" s="19"/>
+      <c r="U64" s="19"/>
+      <c r="V64" s="19"/>
+      <c r="W64" s="19"/>
+      <c r="X64" s="19"/>
+      <c r="Y64" s="19"/>
+      <c r="Z64" s="19"/>
+      <c r="AA64" s="19"/>
+      <c r="AB64" s="19"/>
+      <c r="AC64" s="19"/>
+      <c r="AD64" s="19"/>
+      <c r="AE64" s="19"/>
+      <c r="AF64" s="19"/>
+      <c r="AG64" s="19"/>
+      <c r="AH64" s="19"/>
+      <c r="AI64" s="19"/>
+      <c r="AJ64" s="19"/>
+      <c r="AK64" s="19"/>
+      <c r="AL64" s="19"/>
+      <c r="AM64" s="19"/>
+      <c r="AN64" s="19"/>
+      <c r="AO64" s="19"/>
+      <c r="AP64" s="19"/>
+      <c r="AQ64" s="19"/>
+      <c r="AR64" s="19"/>
+      <c r="AS64" s="19"/>
+      <c r="AT64" s="19"/>
+      <c r="AU64" s="19"/>
+      <c r="AV64" s="19"/>
+      <c r="AW64" s="19"/>
+      <c r="AX64" s="19"/>
+      <c r="AY64" s="19"/>
+      <c r="AZ64" s="19"/>
+      <c r="BA64" s="19"/>
+      <c r="BB64" s="19"/>
+      <c r="BC64" s="19"/>
+    </row>
+    <row r="65" spans="3:52" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D65" s="10"/>
+      <c r="E65" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F65" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="H65" s="10"/>
+      <c r="I65" s="10"/>
+      <c r="J65" s="10"/>
+      <c r="K65" s="10"/>
+      <c r="L65" s="10"/>
+      <c r="M65" s="10"/>
+      <c r="N65" s="10"/>
+      <c r="O65" s="10"/>
+      <c r="P65" s="10"/>
+      <c r="Q65" s="10"/>
+      <c r="R65" s="10"/>
+      <c r="S65" s="10"/>
+      <c r="T65" s="10"/>
+      <c r="U65" s="10"/>
+      <c r="V65" s="10"/>
+      <c r="W65" s="10"/>
+      <c r="X65" s="10"/>
+      <c r="Y65" s="10"/>
+      <c r="Z65" s="10"/>
+      <c r="AA65" s="10"/>
+      <c r="AB65" s="10"/>
+      <c r="AC65" s="10"/>
+      <c r="AD65" s="10"/>
+      <c r="AE65" s="10"/>
+      <c r="AF65" s="10"/>
+      <c r="AG65" s="10"/>
+      <c r="AH65" s="10"/>
+      <c r="AI65" s="10"/>
+      <c r="AJ65" s="10"/>
+      <c r="AK65" s="10"/>
+      <c r="AL65" s="10"/>
+      <c r="AM65" s="10"/>
+      <c r="AN65" s="10"/>
+      <c r="AO65" s="10"/>
+      <c r="AP65" s="10"/>
+      <c r="AQ65" s="10"/>
+      <c r="AR65" s="10"/>
+      <c r="AS65" s="10"/>
+      <c r="AT65" s="10"/>
+      <c r="AU65" s="10"/>
+      <c r="AV65" s="10"/>
+      <c r="AW65" s="10"/>
+      <c r="AX65" s="10"/>
+      <c r="AY65" s="10"/>
+      <c r="AZ65" s="10"/>
+    </row>
+    <row r="66" spans="3:52" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C66" s="10"/>
+      <c r="D66" s="10"/>
+      <c r="E66" s="10"/>
+      <c r="F66" s="10"/>
+      <c r="G66" s="10"/>
+      <c r="H66" s="10"/>
+      <c r="I66" s="10"/>
+      <c r="J66" s="10"/>
+      <c r="K66" s="10"/>
+      <c r="L66" s="10"/>
+      <c r="M66" s="10"/>
+      <c r="N66" s="10"/>
+      <c r="O66" s="10"/>
+      <c r="P66" s="10"/>
+      <c r="Q66" s="10"/>
+      <c r="R66" s="10"/>
+      <c r="S66" s="10"/>
+      <c r="T66" s="10"/>
+      <c r="U66" s="10"/>
+      <c r="V66" s="10"/>
+      <c r="W66" s="10"/>
+      <c r="X66" s="10"/>
+      <c r="Y66" s="10"/>
+      <c r="Z66" s="10"/>
+      <c r="AA66" s="10"/>
+      <c r="AB66" s="10"/>
+      <c r="AC66" s="10"/>
+      <c r="AD66" s="10"/>
+      <c r="AE66" s="10"/>
+      <c r="AF66" s="10"/>
+      <c r="AG66" s="10"/>
+      <c r="AH66" s="10"/>
+      <c r="AI66" s="10"/>
+      <c r="AJ66" s="10"/>
+      <c r="AK66" s="10"/>
+      <c r="AL66" s="10"/>
+      <c r="AM66" s="10"/>
+      <c r="AN66" s="10"/>
+      <c r="AO66" s="10"/>
+      <c r="AP66" s="10"/>
+      <c r="AQ66" s="10"/>
+      <c r="AR66" s="10"/>
+      <c r="AS66" s="10"/>
+      <c r="AT66" s="10"/>
+      <c r="AU66" s="10"/>
+      <c r="AV66" s="10"/>
+      <c r="AW66" s="10"/>
+      <c r="AX66" s="10"/>
+      <c r="AY66" s="10"/>
+      <c r="AZ66" s="10"/>
+    </row>
+    <row r="67" spans="3:52" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C67" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="B47" s="35"/>
-[...311 lines deleted...]
-    </row>
+      <c r="D67" s="18"/>
+      <c r="E67" s="18"/>
+      <c r="F67" s="18"/>
+      <c r="G67" s="18"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="18"/>
+      <c r="K67" s="18"/>
+      <c r="L67" s="18"/>
+      <c r="M67" s="18"/>
+      <c r="N67" s="18"/>
+      <c r="O67" s="18"/>
+      <c r="P67" s="18"/>
+      <c r="Q67" s="18"/>
+      <c r="R67" s="18"/>
+      <c r="S67" s="18"/>
+      <c r="T67" s="18"/>
+      <c r="U67" s="18"/>
+      <c r="V67" s="18"/>
+      <c r="W67" s="18"/>
+      <c r="X67" s="18"/>
+      <c r="Y67" s="18"/>
+      <c r="Z67" s="18"/>
+      <c r="AA67" s="18"/>
+      <c r="AB67" s="18"/>
+      <c r="AC67" s="18"/>
+      <c r="AD67" s="18"/>
+      <c r="AE67" s="18"/>
+      <c r="AF67" s="18"/>
+      <c r="AG67" s="18"/>
+      <c r="AH67" s="18"/>
+      <c r="AI67" s="18"/>
+      <c r="AJ67" s="18"/>
+      <c r="AK67" s="18"/>
+      <c r="AL67" s="18"/>
+      <c r="AM67" s="18"/>
+      <c r="AN67" s="18"/>
+      <c r="AO67" s="18"/>
+      <c r="AP67" s="18"/>
+      <c r="AQ67" s="18"/>
+      <c r="AR67" s="18"/>
+      <c r="AS67" s="18"/>
+      <c r="AT67" s="18"/>
+      <c r="AU67" s="18"/>
+      <c r="AV67" s="18"/>
+      <c r="AW67" s="18"/>
+      <c r="AX67" s="18"/>
+      <c r="AY67" s="18"/>
+      <c r="AZ67" s="18"/>
+    </row>
+    <row r="68" spans="3:52" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C68" s="18"/>
+      <c r="D68" s="18"/>
+      <c r="E68" s="18"/>
+      <c r="F68" s="18"/>
+      <c r="G68" s="18"/>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="18"/>
+      <c r="K68" s="18"/>
+      <c r="L68" s="18"/>
+      <c r="M68" s="18"/>
+      <c r="N68" s="18"/>
+      <c r="O68" s="18"/>
+      <c r="P68" s="18"/>
+      <c r="Q68" s="18"/>
+      <c r="R68" s="18"/>
+      <c r="S68" s="18"/>
+      <c r="T68" s="18"/>
+      <c r="U68" s="18"/>
+      <c r="V68" s="18"/>
+      <c r="W68" s="18"/>
+      <c r="X68" s="18"/>
+      <c r="Y68" s="18"/>
+      <c r="Z68" s="18"/>
+      <c r="AA68" s="18"/>
+      <c r="AB68" s="18"/>
+      <c r="AC68" s="18"/>
+      <c r="AD68" s="18"/>
+      <c r="AE68" s="18"/>
+      <c r="AF68" s="18"/>
+      <c r="AG68" s="18"/>
+      <c r="AH68" s="18"/>
+      <c r="AI68" s="18"/>
+      <c r="AJ68" s="18"/>
+      <c r="AK68" s="18"/>
+      <c r="AL68" s="18"/>
+      <c r="AM68" s="18"/>
+      <c r="AN68" s="18"/>
+      <c r="AO68" s="18"/>
+      <c r="AP68" s="18"/>
+      <c r="AQ68" s="18"/>
+      <c r="AR68" s="18"/>
+      <c r="AS68" s="18"/>
+      <c r="AT68" s="18"/>
+      <c r="AU68" s="18"/>
+      <c r="AV68" s="18"/>
+      <c r="AW68" s="18"/>
+      <c r="AX68" s="18"/>
+      <c r="AY68" s="18"/>
+      <c r="AZ68" s="18"/>
+    </row>
+    <row r="69" spans="3:52" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C69" s="18"/>
+      <c r="D69" s="18"/>
+      <c r="E69" s="18"/>
+      <c r="F69" s="18"/>
+      <c r="G69" s="18"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="18"/>
+      <c r="K69" s="18"/>
+      <c r="L69" s="18"/>
+      <c r="M69" s="18"/>
+      <c r="N69" s="18"/>
+      <c r="O69" s="18"/>
+      <c r="P69" s="18"/>
+      <c r="Q69" s="18"/>
+      <c r="R69" s="18"/>
+      <c r="S69" s="18"/>
+      <c r="T69" s="18"/>
+      <c r="U69" s="18"/>
+      <c r="V69" s="18"/>
+      <c r="W69" s="18"/>
+      <c r="X69" s="18"/>
+      <c r="Y69" s="18"/>
+      <c r="Z69" s="18"/>
+      <c r="AA69" s="18"/>
+      <c r="AB69" s="18"/>
+      <c r="AC69" s="18"/>
+      <c r="AD69" s="18"/>
+      <c r="AE69" s="18"/>
+      <c r="AF69" s="18"/>
+      <c r="AG69" s="18"/>
+      <c r="AH69" s="18"/>
+      <c r="AI69" s="18"/>
+      <c r="AJ69" s="18"/>
+      <c r="AK69" s="18"/>
+      <c r="AL69" s="18"/>
+      <c r="AM69" s="18"/>
+      <c r="AN69" s="18"/>
+      <c r="AO69" s="18"/>
+      <c r="AP69" s="18"/>
+      <c r="AQ69" s="18"/>
+      <c r="AR69" s="18"/>
+      <c r="AS69" s="18"/>
+      <c r="AT69" s="18"/>
+      <c r="AU69" s="18"/>
+      <c r="AV69" s="18"/>
+      <c r="AW69" s="18"/>
+      <c r="AX69" s="18"/>
+      <c r="AY69" s="18"/>
+      <c r="AZ69" s="18"/>
+    </row>
+    <row r="70" spans="3:52" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C70" s="18"/>
+      <c r="D70" s="18"/>
+      <c r="E70" s="18"/>
+      <c r="F70" s="18"/>
+      <c r="G70" s="18"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="18"/>
+      <c r="K70" s="18"/>
+      <c r="L70" s="18"/>
+      <c r="M70" s="18"/>
+      <c r="N70" s="18"/>
+      <c r="O70" s="18"/>
+      <c r="P70" s="18"/>
+      <c r="Q70" s="18"/>
+      <c r="R70" s="18"/>
+      <c r="S70" s="18"/>
+      <c r="T70" s="18"/>
+      <c r="U70" s="18"/>
+      <c r="V70" s="18"/>
+      <c r="W70" s="18"/>
+      <c r="X70" s="18"/>
+      <c r="Y70" s="18"/>
+      <c r="Z70" s="18"/>
+      <c r="AA70" s="18"/>
+      <c r="AB70" s="18"/>
+      <c r="AC70" s="18"/>
+      <c r="AD70" s="18"/>
+      <c r="AE70" s="18"/>
+      <c r="AF70" s="18"/>
+      <c r="AG70" s="18"/>
+      <c r="AH70" s="18"/>
+      <c r="AI70" s="18"/>
+      <c r="AJ70" s="18"/>
+      <c r="AK70" s="18"/>
+      <c r="AL70" s="18"/>
+      <c r="AM70" s="18"/>
+      <c r="AN70" s="18"/>
+      <c r="AO70" s="18"/>
+      <c r="AP70" s="18"/>
+      <c r="AQ70" s="18"/>
+      <c r="AR70" s="18"/>
+      <c r="AS70" s="18"/>
+      <c r="AT70" s="18"/>
+      <c r="AU70" s="18"/>
+      <c r="AV70" s="18"/>
+      <c r="AW70" s="18"/>
+      <c r="AX70" s="18"/>
+      <c r="AY70" s="18"/>
+      <c r="AZ70" s="18"/>
+    </row>
+    <row r="71" spans="3:52" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C71" s="18"/>
+      <c r="D71" s="18"/>
+      <c r="E71" s="18"/>
+      <c r="F71" s="18"/>
+      <c r="G71" s="18"/>
+      <c r="H71" s="18"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="18"/>
+      <c r="K71" s="18"/>
+      <c r="L71" s="18"/>
+      <c r="M71" s="18"/>
+      <c r="N71" s="18"/>
+      <c r="O71" s="18"/>
+      <c r="P71" s="18"/>
+      <c r="Q71" s="18"/>
+      <c r="R71" s="18"/>
+      <c r="S71" s="18"/>
+      <c r="T71" s="18"/>
+      <c r="U71" s="18"/>
+      <c r="V71" s="18"/>
+      <c r="W71" s="18"/>
+      <c r="X71" s="18"/>
+      <c r="Y71" s="18"/>
+      <c r="Z71" s="18"/>
+      <c r="AA71" s="18"/>
+      <c r="AB71" s="18"/>
+      <c r="AC71" s="18"/>
+      <c r="AD71" s="18"/>
+      <c r="AE71" s="18"/>
+      <c r="AF71" s="18"/>
+      <c r="AG71" s="18"/>
+      <c r="AH71" s="18"/>
+      <c r="AI71" s="18"/>
+      <c r="AJ71" s="18"/>
+      <c r="AK71" s="18"/>
+      <c r="AL71" s="18"/>
+      <c r="AM71" s="18"/>
+      <c r="AN71" s="18"/>
+      <c r="AO71" s="18"/>
+      <c r="AP71" s="18"/>
+      <c r="AQ71" s="18"/>
+      <c r="AR71" s="18"/>
+      <c r="AS71" s="18"/>
+      <c r="AT71" s="18"/>
+      <c r="AU71" s="18"/>
+      <c r="AV71" s="18"/>
+      <c r="AW71" s="18"/>
+      <c r="AX71" s="18"/>
+      <c r="AY71" s="18"/>
+      <c r="AZ71" s="18"/>
+    </row>
+    <row r="72" spans="3:52" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C72" s="18"/>
+      <c r="D72" s="18"/>
+      <c r="E72" s="18"/>
+      <c r="F72" s="18"/>
+      <c r="G72" s="18"/>
+      <c r="H72" s="18"/>
+      <c r="I72" s="18"/>
+      <c r="J72" s="18"/>
+      <c r="K72" s="18"/>
+      <c r="L72" s="18"/>
+      <c r="M72" s="18"/>
+      <c r="N72" s="18"/>
+      <c r="O72" s="18"/>
+      <c r="P72" s="18"/>
+      <c r="Q72" s="18"/>
+      <c r="R72" s="18"/>
+      <c r="S72" s="18"/>
+      <c r="T72" s="18"/>
+      <c r="U72" s="18"/>
+      <c r="V72" s="18"/>
+      <c r="W72" s="18"/>
+      <c r="X72" s="18"/>
+      <c r="Y72" s="18"/>
+      <c r="Z72" s="18"/>
+      <c r="AA72" s="18"/>
+      <c r="AB72" s="18"/>
+      <c r="AC72" s="18"/>
+      <c r="AD72" s="18"/>
+      <c r="AE72" s="18"/>
+      <c r="AF72" s="18"/>
+      <c r="AG72" s="18"/>
+      <c r="AH72" s="18"/>
+      <c r="AI72" s="18"/>
+      <c r="AJ72" s="18"/>
+      <c r="AK72" s="18"/>
+      <c r="AL72" s="18"/>
+      <c r="AM72" s="18"/>
+      <c r="AN72" s="18"/>
+      <c r="AO72" s="18"/>
+      <c r="AP72" s="18"/>
+      <c r="AQ72" s="18"/>
+      <c r="AR72" s="18"/>
+      <c r="AS72" s="18"/>
+      <c r="AT72" s="18"/>
+      <c r="AU72" s="18"/>
+      <c r="AV72" s="18"/>
+      <c r="AW72" s="18"/>
+      <c r="AX72" s="18"/>
+      <c r="AY72" s="18"/>
+      <c r="AZ72" s="18"/>
+    </row>
+    <row r="73" spans="3:52" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" spans="3:52" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="3:52" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" spans="3:52" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" spans="3:52" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" spans="3:52" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" spans="3:52" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" spans="3:52" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="992" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="993" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="994" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="995" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="996" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="997" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="998" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="999" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="1000" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="1001" ht="16.350000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="87">
-[...86 lines deleted...]
-    <mergeCell ref="J33:K33"/>
+  <mergeCells count="23">
+    <mergeCell ref="AB39:AF40"/>
+    <mergeCell ref="AG39:AK40"/>
+    <mergeCell ref="AL39:AP40"/>
+    <mergeCell ref="AQ39:AW40"/>
+    <mergeCell ref="B21:BB21"/>
+    <mergeCell ref="C39:G40"/>
+    <mergeCell ref="H39:L40"/>
+    <mergeCell ref="M39:Q40"/>
+    <mergeCell ref="R39:V40"/>
+    <mergeCell ref="W39:AA40"/>
+    <mergeCell ref="AG41:AK43"/>
+    <mergeCell ref="AL41:AP43"/>
+    <mergeCell ref="AQ41:AW43"/>
+    <mergeCell ref="C67:AZ72"/>
+    <mergeCell ref="C41:G43"/>
+    <mergeCell ref="H41:L43"/>
+    <mergeCell ref="M41:Q43"/>
+    <mergeCell ref="R41:V43"/>
+    <mergeCell ref="W41:AA43"/>
+    <mergeCell ref="AB41:AF43"/>
+    <mergeCell ref="D53:AZ56"/>
+    <mergeCell ref="F59:BC62"/>
+    <mergeCell ref="F63:BC64"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <pageMargins left="0.28000000000000003" right="0.24" top="0.75" bottom="0.76" header="0.3" footer="0.3"/>
-[...13 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="1.27" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="92" firstPageNumber="15" orientation="portrait" cellComments="asDisplayed" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <firstHeader>&amp;L機密性○情報&amp;R○○限り</firstHeader>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...36 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="705c7409-0de8-4597-a646-9e266dbb5668" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f07aa0fd-1a03-46b4-bd13-b0915b9d20b4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100176E0407686E8540A181A84CE812B584" ma:contentTypeVersion="37" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="75842a59cf748b93192c21cc55d8417a">
-[...3 lines deleted...]
-    <xsd:import namespace="b36b396b-ce71-4894-a1f2-4205d8faa0e3"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101002FA61195171973429315CF0B7BA9DAB0" ma:contentTypeVersion="10" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="09adab7210df6e7d3ffcaa9083bf9ef6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f07aa0fd-1a03-46b4-bd13-b0915b9d20b4" xmlns:ns3="705c7409-0de8-4597-a646-9e266dbb5668" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b6a3e806dbc2bd76f0c0f0299cd7703f" ns2:_="" ns3:_="">
+    <xsd:import namespace="f07aa0fd-1a03-46b4-bd13-b0915b9d20b4"/>
+    <xsd:import namespace="705c7409-0de8-4597-a646-9e266dbb5668"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:_x753b__x50cf__x30fb__x4f01__x753b__x66f8_" minOccurs="0"/>
-[...23 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="015570b5-266b-4e4a-8e7f-db554eff954e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f07aa0fd-1a03-46b4-bd13-b0915b9d20b4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...3 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_x753b__x50cf__x30fb__x4f01__x753b__x66f8_" ma:index="18" nillable="true" ma:displayName="画像・企画書" ma:format="Image" ma:internalName="_x753b__x50cf__x30fb__x4f01__x753b__x66f8_">
-[...175 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cd910eac-860b-4774-900b-10edfc4b71b2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="705c7409-0de8-4597-a646-9e266dbb5668" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="共有相手" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...29 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="40" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{52269072-2F2F-4DD1-8FD4-D7A54CDD6844}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="{cd910eac-860b-4774-900b-10edfc4b71b2}">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9f75129c-3ddb-4ffb-b212-2bf865635b10}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="705c7409-0de8-4597-a646-9e266dbb5668">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -2513,126 +4348,132 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37CFDCCF-0CE9-481C-A492-1BBF393E1AD1}">
-[...17 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BF4A13E-DE4C-40E8-9064-8DD9CA9AD14B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7575F80D-3F6F-4D96-80D4-6DAA66CF408E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC6674C8-916D-4807-B542-4A168FCB6C5B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f07aa0fd-1a03-46b4-bd13-b0915b9d20b4"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="705c7409-0de8-4597-a646-9e266dbb5668"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7737878-B4A5-4098-908A-FD0B8AAB1746}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7302F068-120F-45DF-AB0D-D73383908382}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="015570b5-266b-4e4a-8e7f-db554eff954e"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="b36b396b-ce71-4894-a1f2-4205d8faa0e3"/>
+    <ds:schemaRef ds:uri="f07aa0fd-1a03-46b4-bd13-b0915b9d20b4"/>
+    <ds:schemaRef ds:uri="705c7409-0de8-4597-a646-9e266dbb5668"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>申請書!Print_Area</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>様式１</vt:lpstr>
+      <vt:lpstr>様式１!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Manager/>
+  <Company>農林水産省</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>shinjuku6602</dc:creator>
+  <dc:title>加工食品クラスター輸出緊急対策事業</dc:title>
+  <dc:subject/>
+  <dc:creator>中村 美咲(NAKAMURA Misaki)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100176E0407686E8540A181A84CE812B584</vt:lpwstr>
+    <vt:lpwstr>0x0101002FA61195171973429315CF0B7BA9DAB0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>